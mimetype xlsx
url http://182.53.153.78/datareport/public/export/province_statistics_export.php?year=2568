--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -1,148 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="11" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="12" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="T-3.1" sheetId="1" r:id="rId4"/>
     <sheet name="T-3.2" sheetId="2" r:id="rId5"/>
     <sheet name="T-3.3" sheetId="3" r:id="rId6"/>
     <sheet name="T-3.4" sheetId="4" r:id="rId7"/>
     <sheet name="T-3.5" sheetId="5" r:id="rId8"/>
     <sheet name="T-3.6" sheetId="6" r:id="rId9"/>
     <sheet name="T-3.7" sheetId="7" r:id="rId10"/>
     <sheet name="T-3.8" sheetId="8" r:id="rId11"/>
     <sheet name="T-3.9" sheetId="9" r:id="rId12"/>
     <sheet name="T-3.10" sheetId="10" r:id="rId13"/>
     <sheet name="T-3.11" sheetId="11" r:id="rId14"/>
-    <sheet name="T-7.4" sheetId="12" r:id="rId15"/>
+    <sheet name="T-3.12" sheetId="12" r:id="rId15"/>
+    <sheet name="T-7.4" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>ตาราง  3.1  โรงเรียน จำแนกตามสังกัด อำเภอ ปีการศึกษา 2568</t>
   </si>
   <si>
     <t>Table  3.1  School by Jurisdiction and District: Academic Year 2025</t>
   </si>
   <si>
     <t>อำเภอ</t>
   </si>
   <si>
     <t>สังกัด  Jurisdiction</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
     <t>สำนักงานคณะกรรมการ</t>
   </si>
   <si>
     <t>กรมส่งเสริมการปกครอง</t>
   </si>
   <si>
     <t>ส่วนราชการ</t>
   </si>
   <si>
+    <t>สำนักงาน</t>
+  </si>
+  <si>
     <t>การศึกษาขั้นพื้นฐาน</t>
   </si>
   <si>
     <t>ส่งเสริมการศึกษาเอกชน</t>
   </si>
   <si>
     <t>ส่วนท้องถิ่น</t>
   </si>
   <si>
     <t>อื่น ๆ</t>
   </si>
   <si>
+    <t>การอาชีวศึกษา</t>
+  </si>
+  <si>
+    <t>ส่งเสริมการเรียนรู้</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Office of the basic</t>
   </si>
   <si>
     <t>Office of the private</t>
   </si>
   <si>
     <t>Dept. of local</t>
   </si>
   <si>
     <t>Other govt.</t>
   </si>
   <si>
+    <t>Office of the vocational</t>
+  </si>
+  <si>
+    <t>Office for promotion</t>
+  </si>
+  <si>
     <t>education commission</t>
   </si>
   <si>
     <t>administration</t>
   </si>
   <si>
     <t>organizations</t>
   </si>
   <si>
+    <t>of learning</t>
+  </si>
+  <si>
     <t xml:space="preserve">   เมืองลพบุรี</t>
   </si>
   <si>
     <t xml:space="preserve">   พัฒนานิคม</t>
   </si>
   <si>
     <t xml:space="preserve">   โคกสำโรง</t>
   </si>
   <si>
     <t xml:space="preserve">   ชัยบาดาล</t>
   </si>
   <si>
     <t xml:space="preserve">   ท่าวุ้ง</t>
   </si>
   <si>
     <t xml:space="preserve">   บ้านหมี่</t>
   </si>
   <si>
     <t xml:space="preserve">   ท่าหลวง</t>
   </si>
   <si>
     <t xml:space="preserve">   สระโบสถ์</t>
   </si>
   <si>
     <t xml:space="preserve">   โคกเจริญ</t>
@@ -303,50 +323,56 @@
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>ตาราง  3.7  นักเรียน จำแนกตามสังกัด เพศ และชั้นเรียน ปีการศึกษา 2568</t>
   </si>
   <si>
     <t>Table  3.7  Student by Jurisdiction, Sex and Grade: Academic Year 2025</t>
   </si>
   <si>
     <t>ชั้นเรียน</t>
   </si>
   <si>
     <t>สพฐ. (OBEC)</t>
   </si>
   <si>
     <t>สช. (Private)</t>
   </si>
   <si>
     <t>ท้องถิ่น (Local)</t>
   </si>
   <si>
     <t>ราชการอื่น (Other)</t>
   </si>
   <si>
+    <t>สอศ. (Vocational)</t>
+  </si>
+  <si>
+    <t>สกร. (Non-formal)</t>
+  </si>
+  <si>
     <t>Grade</t>
   </si>
   <si>
     <t xml:space="preserve">      อนุบาล 1</t>
   </si>
   <si>
     <t>Kindergarten 1</t>
   </si>
   <si>
     <t xml:space="preserve">      อนุบาล 2</t>
   </si>
   <si>
     <t>Kindergarten 2</t>
   </si>
   <si>
     <t xml:space="preserve">      อนุบาล 3</t>
   </si>
   <si>
     <t>Kindergarten 3</t>
   </si>
   <si>
     <t xml:space="preserve">      ก่อนประถมวัย</t>
   </si>
   <si>
     <t>Pre-primary</t>
@@ -408,60 +434,102 @@
   <si>
     <t>Matayom 3</t>
   </si>
   <si>
     <t>Upper Secondary</t>
   </si>
   <si>
     <t xml:space="preserve">      ม.4 / Grade 10</t>
   </si>
   <si>
     <t>Matayom 4</t>
   </si>
   <si>
     <t xml:space="preserve">      ม.5 / Grade 11</t>
   </si>
   <si>
     <t>Matayom 5</t>
   </si>
   <si>
     <t xml:space="preserve">      ม.6 / Grade 12</t>
   </si>
   <si>
     <t>Matayom 6</t>
   </si>
   <si>
+    <t>อาชีวศึกษา</t>
+  </si>
+  <si>
+    <t>Vocational</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ปวช.1</t>
+  </si>
+  <si>
+    <t>VocCert 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ปวช.2</t>
+  </si>
+  <si>
+    <t>VocCert 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ปวช.3</t>
+  </si>
+  <si>
+    <t>VocCert 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ปวส.1</t>
+  </si>
+  <si>
+    <t>HVocCert 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      ปวส.2</t>
+  </si>
+  <si>
+    <t>HVocCert 2</t>
+  </si>
+  <si>
     <t>ตาราง  3.8  นักเรียน จำแนกตามสังกัด อำเภอ ปีการศึกษา 2568</t>
   </si>
   <si>
     <t>Table  3.8  Student by Jurisdiction and District: Academic Year 2025</t>
   </si>
   <si>
-    <t>ตาราง  3.9  นักเรียน จำแนกตามระดับการสอน เพศ และอำเภอ ปีการศึกษา 2568</t>
-[...2 lines deleted...]
-    <t>Table  3.9  Student by Level, Sex and District: Academic Year 2025</t>
+    <t>ตาราง  3.9  นักเรียน จำแนกตามระดับการศึกษา เพศ และอำเภอ ปีการศึกษา 2568</t>
+  </si>
+  <si>
+    <t>Table  3.9  Student by Level of Education, Sex and District: Academic Year 2025</t>
+  </si>
+  <si>
+    <t>ปวช.</t>
+  </si>
+  <si>
+    <t>ปวส.</t>
   </si>
   <si>
     <t>ตาราง  3.10  อัตราส่วนนักเรียนต่อห้องเรียน และนักเรียนต่อครู จำแนกตามระดับการศึกษา อำเภอ ปีการศึกษา 2568</t>
   </si>
   <si>
     <t>Table  3.10  Ratio of Student per Classroom and Student per Teacher by Level of Education and District: Academic Year 2025</t>
   </si>
   <si>
     <t>อัตราส่วนนักเรียนต่อห้องเรียน  Ratio of student per classroom</t>
   </si>
   <si>
     <t>อัตราส่วนนักเรียนต่อครู  Ratio of student per teacher</t>
   </si>
   <si>
     <t>ก่อนประถม</t>
   </si>
   <si>
     <t>Pre-elem</t>
   </si>
   <si>
     <t>Lower</t>
   </si>
   <si>
     <t>Upper</t>
   </si>
@@ -537,50 +605,113 @@
   <si>
     <t>ม.3</t>
   </si>
   <si>
     <t>Grade 9</t>
   </si>
   <si>
     <t>ม.4</t>
   </si>
   <si>
     <t>Grade 10</t>
   </si>
   <si>
     <t>ม.5</t>
   </si>
   <si>
     <t>Grade 11</t>
   </si>
   <si>
     <t>ม.6</t>
   </si>
   <si>
     <t>Grade 12</t>
   </si>
   <si>
+    <t>ตาราง  3.12  นักเรียนออกกลางคัน จำแนกตามสาเหตุสำคัญ อำเภอ ปีการศึกษา 2568</t>
+  </si>
+  <si>
+    <t>Table  3.12  Student Drop-out by Important Causes and District: Academic Year 2025</t>
+  </si>
+  <si>
+    <t>สาเหตุการออกกลางคัน  Drop-out cause</t>
+  </si>
+  <si>
+    <t>ยากจน/จน</t>
+  </si>
+  <si>
+    <t>Poor</t>
+  </si>
+  <si>
+    <t>ปัญหาครอบครัว</t>
+  </si>
+  <si>
+    <t>Family's problem</t>
+  </si>
+  <si>
+    <t>แต่งงาน</t>
+  </si>
+  <si>
+    <t>Marriage</t>
+  </si>
+  <si>
+    <t>ปัญหาการปรับตัว</t>
+  </si>
+  <si>
+    <t>Problem in adaptation</t>
+  </si>
+  <si>
+    <t>ก่อความผิด/ถูกจับ</t>
+  </si>
+  <si>
+    <t>Crime/arrested</t>
+  </si>
+  <si>
+    <t>ป่วย/อุบัติเหตุ</t>
+  </si>
+  <si>
+    <t>Ill/accident</t>
+  </si>
+  <si>
+    <t>ย้ายครอบครัว</t>
+  </si>
+  <si>
+    <t>Family migration</t>
+  </si>
+  <si>
+    <t>หาเลี้ยงครอบครัว</t>
+  </si>
+  <si>
+    <t>Provide for one's family</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> District</t>
+  </si>
+  <si>
     <t>ตาราง  7.4  ครู จำแนกตามเพศและวุฒิการศึกษา และนักเรียน จำแนกตามเพศและระดับการศึกษา ปีการศึกษา 2564 - 2568</t>
   </si>
   <si>
     <t>Table  7.4  Teacher by Sex and Qualification and Student by Sex and Level of Education: 2021 - 2025</t>
   </si>
   <si>
     <t>ระดับการศึกษา / Level</t>
   </si>
   <si>
     <t>2564 (2021)</t>
   </si>
   <si>
     <t>2565 (2022)</t>
   </si>
   <si>
     <t>2566 (2023)</t>
   </si>
   <si>
     <t>2567 (2024)</t>
   </si>
   <si>
     <t>2568 (2025)</t>
   </si>
   <si>
     <t>ครู  Teacher</t>
@@ -589,50 +720,56 @@
     <t xml:space="preserve">  ต่ำกว่าอนุปริญญา</t>
   </si>
   <si>
     <t xml:space="preserve">  อนุปริญญา/เทียบเท่า</t>
   </si>
   <si>
     <t xml:space="preserve">  ปริญญาตรี</t>
   </si>
   <si>
     <t xml:space="preserve">  ปริญญาโทขึ้นไป</t>
   </si>
   <si>
     <t>นักเรียน  Student</t>
   </si>
   <si>
     <t xml:space="preserve">  ก่อนประถมศึกษา</t>
   </si>
   <si>
     <t xml:space="preserve">  ประถมศึกษา</t>
   </si>
   <si>
     <t xml:space="preserve">  มัธยมศึกษาตอนต้น</t>
   </si>
   <si>
     <t xml:space="preserve">  มัธยมศึกษาตอนปลาย</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  ปวช.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  ปวส.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -950,127 +1087,133 @@
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD9D9D9"/>
       </left>
       <right style="medium">
         <color rgb="FFD9D9D9"/>
       </right>
       <top style="medium">
         <color rgb="FFD9D9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD9D9D9"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="45">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="4" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="3" fillId="3" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="3" fillId="0" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="3" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="3" fillId="3" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="3" fillId="0" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="4" borderId="11" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="0" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="3" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="0" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="3" fillId="0" borderId="15" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="4" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="4" borderId="8" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="3" fillId="0" borderId="9" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="3" fillId="4" borderId="13" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="3" fillId="0" borderId="10" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1330,1211 +1473,1319 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
-    <col min="8" max="8" width="2" customWidth="true" style="0"/>
-    <col min="9" max="9" width="28" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="2" customWidth="true" style="0"/>
+    <col min="11" max="11" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" customHeight="1" ht="22">
+    <row r="1" spans="1:11" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-    <row r="2" spans="1:9" customHeight="1" ht="15">
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="1:11" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-    </row>
-    <row r="3" spans="1:9" customHeight="1" ht="17">
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" spans="1:11" customHeight="1" ht="17">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
-      <c r="H3" s="3" t="s">
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:9" customHeight="1" ht="17">
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:11" customHeight="1" ht="17">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:9" customHeight="1" ht="17">
+      <c r="H4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+    </row>
+    <row r="5" spans="1:11" customHeight="1" ht="17">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-    <row r="6" spans="1:9" customHeight="1" ht="17">
+        <v>13</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:11" customHeight="1" ht="17">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-    <row r="7" spans="1:9" customHeight="1" ht="17">
+        <v>20</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+    </row>
+    <row r="7" spans="1:11" customHeight="1" ht="17">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10"/>
+      <c r="C8" s="11">
+        <v>575</v>
+      </c>
+      <c r="D8" s="11">
+        <v>300</v>
+      </c>
+      <c r="E8" s="11">
+        <v>38</v>
+      </c>
+      <c r="F8" s="11">
+        <v>208</v>
+      </c>
+      <c r="G8" s="11">
+        <v>3</v>
+      </c>
+      <c r="H8" s="11">
+        <v>12</v>
+      </c>
+      <c r="I8" s="11">
+        <v>14</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="6">
+        <v>146</v>
+      </c>
+      <c r="D9" s="6">
+        <v>66</v>
+      </c>
+      <c r="E9" s="6">
+        <v>17</v>
+      </c>
+      <c r="F9" s="6">
+        <v>52</v>
+      </c>
+      <c r="G9" s="6">
+        <v>2</v>
+      </c>
+      <c r="H9" s="6">
+        <v>2</v>
+      </c>
+      <c r="I9" s="6">
+        <v>7</v>
+      </c>
+      <c r="J9" s="4"/>
+      <c r="K9" s="16"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="6">
+        <v>55</v>
+      </c>
+      <c r="D10" s="6">
+        <v>29</v>
+      </c>
+      <c r="E10" s="6">
+        <v>2</v>
+      </c>
+      <c r="F10" s="6">
+        <v>22</v>
+      </c>
+      <c r="G10" s="6">
+        <v>0</v>
+      </c>
+      <c r="H10" s="6">
+        <v>1</v>
+      </c>
+      <c r="I10" s="6">
+        <v>1</v>
+      </c>
+      <c r="J10" s="4"/>
+      <c r="K10" s="16"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="6">
+        <v>62</v>
+      </c>
+      <c r="D11" s="6">
+        <v>36</v>
+      </c>
+      <c r="E11" s="6">
+        <v>2</v>
+      </c>
+      <c r="F11" s="6">
+        <v>21</v>
+      </c>
+      <c r="G11" s="6">
+        <v>0</v>
+      </c>
+      <c r="H11" s="6">
+        <v>1</v>
+      </c>
+      <c r="I11" s="6">
+        <v>2</v>
+      </c>
+      <c r="J11" s="4"/>
+      <c r="K11" s="16"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="6">
+        <v>76</v>
+      </c>
+      <c r="D12" s="6">
+        <v>42</v>
+      </c>
+      <c r="E12" s="6">
+        <v>4</v>
+      </c>
+      <c r="F12" s="6">
+        <v>26</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1</v>
+      </c>
+      <c r="H12" s="6">
+        <v>1</v>
+      </c>
+      <c r="I12" s="6">
+        <v>2</v>
+      </c>
+      <c r="J12" s="4"/>
+      <c r="K12" s="16"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="6">
+        <v>47</v>
+      </c>
+      <c r="D13" s="6">
+        <v>25</v>
+      </c>
+      <c r="E13" s="6">
+        <v>4</v>
+      </c>
+      <c r="F13" s="6">
+        <v>17</v>
+      </c>
+      <c r="G13" s="6">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>1</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0</v>
+      </c>
+      <c r="J13" s="4"/>
+      <c r="K13" s="16"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="6">
+        <v>67</v>
+      </c>
+      <c r="D14" s="6">
+        <v>33</v>
+      </c>
+      <c r="E14" s="6">
+        <v>3</v>
+      </c>
+      <c r="F14" s="6">
+        <v>30</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>1</v>
+      </c>
+      <c r="I14" s="6">
+        <v>0</v>
+      </c>
+      <c r="J14" s="4"/>
+      <c r="K14" s="16"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="6">
+        <v>24</v>
+      </c>
+      <c r="D15" s="6">
+        <v>15</v>
+      </c>
+      <c r="E15" s="6">
+        <v>1</v>
+      </c>
+      <c r="F15" s="6">
+        <v>6</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>1</v>
+      </c>
+      <c r="I15" s="6">
+        <v>1</v>
+      </c>
+      <c r="J15" s="4"/>
+      <c r="K15" s="16"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="6">
         <v>19</v>
       </c>
-      <c r="G7" s="3" t="s">
-[...16 lines deleted...]
-      <c r="E8" s="10">
+      <c r="D16" s="6">
+        <v>11</v>
+      </c>
+      <c r="E16" s="6">
+        <v>1</v>
+      </c>
+      <c r="F16" s="6">
+        <v>6</v>
+      </c>
+      <c r="G16" s="6">
+        <v>0</v>
+      </c>
+      <c r="H16" s="6">
+        <v>1</v>
+      </c>
+      <c r="I16" s="6">
+        <v>0</v>
+      </c>
+      <c r="J16" s="4"/>
+      <c r="K16" s="16"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="6">
+        <v>23</v>
+      </c>
+      <c r="D17" s="6">
+        <v>14</v>
+      </c>
+      <c r="E17" s="6">
+        <v>1</v>
+      </c>
+      <c r="F17" s="6">
+        <v>7</v>
+      </c>
+      <c r="G17" s="6">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6">
+        <v>1</v>
+      </c>
+      <c r="I17" s="6">
+        <v>0</v>
+      </c>
+      <c r="J17" s="4"/>
+      <c r="K17" s="16"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="6">
+        <v>24</v>
+      </c>
+      <c r="D18" s="6">
+        <v>14</v>
+      </c>
+      <c r="E18" s="6">
+        <v>0</v>
+      </c>
+      <c r="F18" s="6">
+        <v>9</v>
+      </c>
+      <c r="G18" s="6">
+        <v>0</v>
+      </c>
+      <c r="H18" s="6">
+        <v>1</v>
+      </c>
+      <c r="I18" s="6">
+        <v>0</v>
+      </c>
+      <c r="J18" s="4"/>
+      <c r="K18" s="16"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="13"/>
+      <c r="C19" s="14">
+        <v>32</v>
+      </c>
+      <c r="D19" s="14">
+        <v>15</v>
+      </c>
+      <c r="E19" s="14">
+        <v>3</v>
+      </c>
+      <c r="F19" s="14">
+        <v>12</v>
+      </c>
+      <c r="G19" s="14">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14">
+        <v>1</v>
+      </c>
+      <c r="I19" s="14">
+        <v>1</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="17"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="19" t="s">
         <v>38</v>
-      </c>
-[...266 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:B3"/>
-    <mergeCell ref="C3:G3"/>
-    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:K3"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
     <mergeCell ref="A11:B11"/>
-    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
     <mergeCell ref="A18:B18"/>
-    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
     <mergeCell ref="A19:B19"/>
-    <mergeCell ref="H19:I19"/>
-    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="A21:K21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="9" customWidth="true" style="0"/>
     <col min="5" max="5" width="9" customWidth="true" style="0"/>
     <col min="6" max="6" width="9" customWidth="true" style="0"/>
     <col min="7" max="7" width="9" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" customWidth="true" style="0"/>
     <col min="9" max="9" width="9" customWidth="true" style="0"/>
     <col min="10" max="10" width="9" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="2" customWidth="true" style="0"/>
     <col min="14" max="14" width="26" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customHeight="1" ht="28">
       <c r="A1" s="1" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" customHeight="1" ht="18">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="E4" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F4" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="3" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="J4" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="K4" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="K4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L4" s="3" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14" customHeight="1" ht="18">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="20" t="s">
+      <c r="A6" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-      <c r="C6" s="30">
+      <c r="B6" s="22"/>
+      <c r="C6" s="31">
         <v>0.6</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="31">
         <v>0.4</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="31">
         <v>0.5</v>
       </c>
-      <c r="F6" s="30">
+      <c r="F6" s="31">
         <v>0.8</v>
       </c>
-      <c r="G6" s="30">
+      <c r="G6" s="31">
         <v>2.2</v>
       </c>
-      <c r="H6" s="30">
+      <c r="H6" s="31">
         <v>18.0</v>
       </c>
-      <c r="I6" s="30">
+      <c r="I6" s="31">
         <v>80.8</v>
       </c>
-      <c r="J6" s="30">
+      <c r="J6" s="31">
         <v>19.2</v>
       </c>
-      <c r="K6" s="30">
+      <c r="K6" s="31">
         <v>20.7</v>
       </c>
-      <c r="L6" s="30">
+      <c r="L6" s="31">
         <v>56.4</v>
       </c>
-      <c r="M6" s="21" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="24"/>
+      <c r="M6" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N6" s="25"/>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="7" t="s">
-        <v>21</v>
+      <c r="A7" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="B7" s="4"/>
-      <c r="C7" s="29">
+      <c r="C7" s="30">
         <v>0.4</v>
       </c>
-      <c r="D7" s="29">
+      <c r="D7" s="30">
         <v>0.2</v>
       </c>
-      <c r="E7" s="29">
+      <c r="E7" s="30">
         <v>0.3</v>
       </c>
-      <c r="F7" s="29">
+      <c r="F7" s="30">
         <v>0.6</v>
       </c>
-      <c r="G7" s="29">
+      <c r="G7" s="30">
         <v>1.1</v>
       </c>
-      <c r="H7" s="29">
+      <c r="H7" s="30">
         <v>21.1</v>
       </c>
-      <c r="I7" s="29">
+      <c r="I7" s="30">
         <v>27.3</v>
       </c>
-      <c r="J7" s="29">
+      <c r="J7" s="30">
         <v>6.5</v>
       </c>
-      <c r="K7" s="29">
+      <c r="K7" s="30">
         <v>8.2</v>
       </c>
-      <c r="L7" s="29">
+      <c r="L7" s="30">
         <v>28.7</v>
       </c>
       <c r="M7" s="4"/>
-      <c r="N7" s="15"/>
+      <c r="N7" s="16"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="7" t="s">
-        <v>22</v>
+      <c r="A8" s="8" t="s">
+        <v>28</v>
       </c>
       <c r="B8" s="4"/>
-      <c r="C8" s="29">
+      <c r="C8" s="30">
         <v>1.2</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="30">
         <v>1.3</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="30">
         <v>0.8</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="30">
         <v>0.9</v>
       </c>
-      <c r="G8" s="29">
+      <c r="G8" s="30">
         <v>44.3</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="30">
         <v>19.4</v>
       </c>
-      <c r="I8" s="29">
+      <c r="I8" s="30">
         <v>9.1</v>
       </c>
-      <c r="J8" s="29">
+      <c r="J8" s="30">
         <v>2.1</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K8" s="30">
         <v>1.8</v>
       </c>
-      <c r="L8" s="29">
+      <c r="L8" s="30">
         <v>4.7</v>
       </c>
       <c r="M8" s="4"/>
-      <c r="N8" s="15"/>
+      <c r="N8" s="16"/>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="7" t="s">
-        <v>23</v>
+      <c r="A9" s="8" t="s">
+        <v>29</v>
       </c>
       <c r="B9" s="4"/>
-      <c r="C9" s="29">
+      <c r="C9" s="30">
         <v>17.9</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="30">
         <v>18.7</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="30">
         <v>18.0</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="30">
         <v>39.8</v>
       </c>
-      <c r="G9" s="29">
+      <c r="G9" s="30">
         <v>43.3</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="30">
         <v>19.1</v>
       </c>
-      <c r="I9" s="29">
+      <c r="I9" s="30">
         <v>7.7</v>
       </c>
-      <c r="J9" s="29">
+      <c r="J9" s="30">
         <v>1.9</v>
       </c>
-      <c r="K9" s="29">
+      <c r="K9" s="30">
         <v>2.0</v>
       </c>
-      <c r="L9" s="29">
+      <c r="L9" s="30">
         <v>4.8</v>
       </c>
       <c r="M9" s="4"/>
-      <c r="N9" s="15"/>
+      <c r="N9" s="16"/>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="7" t="s">
-        <v>24</v>
+      <c r="A10" s="8" t="s">
+        <v>30</v>
       </c>
       <c r="B10" s="4"/>
-      <c r="C10" s="29">
+      <c r="C10" s="30">
         <v>22.1</v>
       </c>
-      <c r="D10" s="29">
+      <c r="D10" s="30">
         <v>24.6</v>
       </c>
-      <c r="E10" s="29">
+      <c r="E10" s="30">
         <v>17.2</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="30">
         <v>28.6</v>
       </c>
-      <c r="G10" s="29">
+      <c r="G10" s="30">
         <v>37.2</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="30">
         <v>15.7</v>
       </c>
-      <c r="I10" s="29">
+      <c r="I10" s="30">
         <v>10.9</v>
       </c>
-      <c r="J10" s="29">
+      <c r="J10" s="30">
         <v>2.9</v>
       </c>
-      <c r="K10" s="29">
+      <c r="K10" s="30">
         <v>3.2</v>
       </c>
-      <c r="L10" s="29">
+      <c r="L10" s="30">
         <v>6.6</v>
       </c>
       <c r="M10" s="4"/>
-      <c r="N10" s="15"/>
+      <c r="N10" s="16"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="7" t="s">
-        <v>25</v>
+      <c r="A11" s="8" t="s">
+        <v>31</v>
       </c>
       <c r="B11" s="4"/>
-      <c r="C11" s="29">
+      <c r="C11" s="30">
         <v>0.5</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="30">
         <v>23.7</v>
       </c>
-      <c r="E11" s="29">
+      <c r="E11" s="30">
         <v>12.8</v>
       </c>
-      <c r="F11" s="29">
+      <c r="F11" s="30">
         <v>0.1</v>
       </c>
-      <c r="G11" s="29">
+      <c r="G11" s="30">
         <v>46.6</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="30">
         <v>13.7</v>
       </c>
-      <c r="I11" s="29">
+      <c r="I11" s="30">
         <v>4.4</v>
       </c>
-      <c r="J11" s="29">
+      <c r="J11" s="30">
         <v>0.9</v>
       </c>
-      <c r="K11" s="29">
+      <c r="K11" s="30">
         <v>0.9</v>
       </c>
-      <c r="L11" s="29">
+      <c r="L11" s="30">
         <v>1.8</v>
       </c>
       <c r="M11" s="4"/>
-      <c r="N11" s="15"/>
+      <c r="N11" s="16"/>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="7" t="s">
-        <v>26</v>
+      <c r="A12" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="B12" s="4"/>
-      <c r="C12" s="29">
+      <c r="C12" s="30">
         <v>0.4</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="30">
         <v>0.3</v>
       </c>
-      <c r="E12" s="29">
+      <c r="E12" s="30">
         <v>0.2</v>
       </c>
-      <c r="F12" s="29">
+      <c r="F12" s="30">
         <v>0.9</v>
       </c>
-      <c r="G12" s="29">
+      <c r="G12" s="30">
         <v>29.2</v>
       </c>
-      <c r="H12" s="29">
+      <c r="H12" s="30">
         <v>15.9</v>
       </c>
-      <c r="I12" s="29">
+      <c r="I12" s="30">
         <v>6.0</v>
       </c>
-      <c r="J12" s="29">
+      <c r="J12" s="30">
         <v>1.4</v>
       </c>
-      <c r="K12" s="29">
+      <c r="K12" s="30">
         <v>1.6</v>
       </c>
-      <c r="L12" s="29">
+      <c r="L12" s="30">
         <v>3.9</v>
       </c>
       <c r="M12" s="4"/>
-      <c r="N12" s="15"/>
+      <c r="N12" s="16"/>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="7" t="s">
-        <v>27</v>
+      <c r="A13" s="8" t="s">
+        <v>33</v>
       </c>
       <c r="B13" s="4"/>
-      <c r="C13" s="29">
+      <c r="C13" s="30">
         <v>0.4</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="30">
         <v>0.2</v>
       </c>
-      <c r="E13" s="29">
+      <c r="E13" s="30">
         <v>0.2</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="30">
         <v>29.6</v>
       </c>
-      <c r="G13" s="29">
+      <c r="G13" s="30">
         <v>47.0</v>
       </c>
-      <c r="H13" s="29">
+      <c r="H13" s="30">
         <v>16.4</v>
       </c>
-      <c r="I13" s="29">
+      <c r="I13" s="30">
         <v>3.0</v>
       </c>
-      <c r="J13" s="29">
+      <c r="J13" s="30">
         <v>0.7</v>
       </c>
-      <c r="K13" s="29">
+      <c r="K13" s="30">
         <v>0.6</v>
       </c>
-      <c r="L13" s="29">
+      <c r="L13" s="30">
         <v>1.1</v>
       </c>
       <c r="M13" s="4"/>
-      <c r="N13" s="15"/>
+      <c r="N13" s="16"/>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="7" t="s">
-        <v>28</v>
+      <c r="A14" s="8" t="s">
+        <v>34</v>
       </c>
       <c r="B14" s="4"/>
-      <c r="C14" s="29">
+      <c r="C14" s="30">
         <v>15.7</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="30">
         <v>21.0</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="30">
         <v>11.2</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="30">
         <v>16.8</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="30">
         <v>39.3</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="30">
         <v>15.3</v>
       </c>
-      <c r="I14" s="29">
+      <c r="I14" s="30">
         <v>1.9</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J14" s="30">
         <v>0.4</v>
       </c>
-      <c r="K14" s="29">
+      <c r="K14" s="30">
         <v>0.4</v>
       </c>
-      <c r="L14" s="29">
+      <c r="L14" s="30">
         <v>0.6</v>
       </c>
       <c r="M14" s="4"/>
-      <c r="N14" s="15"/>
+      <c r="N14" s="16"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="7" t="s">
-        <v>29</v>
+      <c r="A15" s="8" t="s">
+        <v>35</v>
       </c>
       <c r="B15" s="4"/>
-      <c r="C15" s="29">
+      <c r="C15" s="30">
         <v>21.8</v>
       </c>
-      <c r="D15" s="29">
+      <c r="D15" s="30">
         <v>30.6</v>
       </c>
-      <c r="E15" s="29">
+      <c r="E15" s="30">
         <v>15.7</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F15" s="30">
         <v>25.5</v>
       </c>
-      <c r="G15" s="29">
+      <c r="G15" s="30">
         <v>36.3</v>
       </c>
-      <c r="H15" s="29">
+      <c r="H15" s="30">
         <v>15.7</v>
       </c>
-      <c r="I15" s="29">
+      <c r="I15" s="30">
         <v>2.8</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J15" s="30">
         <v>0.6</v>
       </c>
-      <c r="K15" s="29">
+      <c r="K15" s="30">
         <v>0.6</v>
       </c>
-      <c r="L15" s="29">
+      <c r="L15" s="30">
         <v>1.3</v>
       </c>
       <c r="M15" s="4"/>
-      <c r="N15" s="15"/>
+      <c r="N15" s="16"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="7" t="s">
-        <v>30</v>
+      <c r="A16" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="B16" s="4"/>
-      <c r="C16" s="29">
+      <c r="C16" s="30">
         <v>23.3</v>
       </c>
-      <c r="D16" s="29">
+      <c r="D16" s="30">
         <v>34.0</v>
       </c>
-      <c r="E16" s="29">
+      <c r="E16" s="30">
         <v>17.2</v>
       </c>
-      <c r="F16" s="29">
+      <c r="F16" s="30">
         <v>26.3</v>
       </c>
-      <c r="G16" s="29">
+      <c r="G16" s="30">
         <v>54.0</v>
       </c>
-      <c r="H16" s="29">
+      <c r="H16" s="30">
         <v>15.5</v>
       </c>
-      <c r="I16" s="29">
+      <c r="I16" s="30">
         <v>3.2</v>
       </c>
-      <c r="J16" s="29">
+      <c r="J16" s="30">
         <v>0.7</v>
       </c>
-      <c r="K16" s="29">
+      <c r="K16" s="30">
         <v>0.7</v>
       </c>
-      <c r="L16" s="29">
+      <c r="L16" s="30">
         <v>1.1</v>
       </c>
       <c r="M16" s="4"/>
-      <c r="N16" s="15"/>
+      <c r="N16" s="16"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="7" t="s">
-        <v>31</v>
+      <c r="A17" s="8" t="s">
+        <v>37</v>
       </c>
       <c r="B17" s="4"/>
-      <c r="C17" s="29">
+      <c r="C17" s="30">
         <v>0.3</v>
       </c>
-      <c r="D17" s="29">
+      <c r="D17" s="30">
         <v>0.2</v>
       </c>
-      <c r="E17" s="29">
+      <c r="E17" s="30">
         <v>0.2</v>
       </c>
-      <c r="F17" s="29">
+      <c r="F17" s="30">
         <v>20.3</v>
       </c>
-      <c r="G17" s="29">
+      <c r="G17" s="30">
         <v>32.4</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="30">
         <v>13.4</v>
       </c>
-      <c r="I17" s="29">
+      <c r="I17" s="30">
         <v>4.3</v>
       </c>
-      <c r="J17" s="29">
+      <c r="J17" s="30">
         <v>1.1</v>
       </c>
-      <c r="K17" s="29">
+      <c r="K17" s="30">
         <v>0.8</v>
       </c>
-      <c r="L17" s="29">
+      <c r="L17" s="30">
         <v>1.6</v>
       </c>
       <c r="M17" s="4"/>
-      <c r="N17" s="15"/>
+      <c r="N17" s="16"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="8" t="s">
-[...21 lines deleted...]
-      <c r="I18" s="31">
+      <c r="A18" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="32">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>0</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>0</v>
+      </c>
+      <c r="G18" s="32">
+        <v>0</v>
+      </c>
+      <c r="H18" s="32">
+        <v>0</v>
+      </c>
+      <c r="I18" s="32">
         <v>0.0</v>
       </c>
-      <c r="J18" s="31">
+      <c r="J18" s="32">
         <v>0.0</v>
       </c>
-      <c r="K18" s="31">
+      <c r="K18" s="32">
         <v>0.0</v>
       </c>
-      <c r="L18" s="31">
+      <c r="L18" s="32">
         <v>0.0</v>
       </c>
-      <c r="M18" s="12"/>
-      <c r="N18" s="16"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="17"/>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="18" t="s">
-        <v>32</v>
+      <c r="A20" s="19" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="M6:N6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="A13:B13"/>
@@ -2568,6995 +2819,9239 @@
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="8" customWidth="true" style="0"/>
     <col min="7" max="7" width="8" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="8" customWidth="true" style="0"/>
     <col min="11" max="11" width="8" customWidth="true" style="0"/>
     <col min="12" max="12" width="8" customWidth="true" style="0"/>
     <col min="13" max="13" width="8" customWidth="true" style="0"/>
     <col min="14" max="14" width="8" customWidth="true" style="0"/>
     <col min="15" max="15" width="8" customWidth="true" style="0"/>
     <col min="16" max="16" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="17">
       <c r="A3" s="3" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>139</v>
+        <v>161</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="s">
-        <v>140</v>
+        <v>162</v>
       </c>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="17">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="L4" s="3" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>161</v>
+        <v>183</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="O4" s="3" t="s">
-        <v>165</v>
+        <v>187</v>
       </c>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="17">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>162</v>
+        <v>184</v>
       </c>
       <c r="N5" s="3" t="s">
-        <v>164</v>
+        <v>186</v>
       </c>
       <c r="O5" s="3" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16">
-      <c r="A6" s="32">
+      <c r="A6" s="33">
         <v>2564</v>
       </c>
-      <c r="B6" s="33"/>
-[...39 lines deleted...]
-      <c r="P6" s="35">
+      <c r="B6" s="34"/>
+      <c r="C6" s="35">
+        <v>0</v>
+      </c>
+      <c r="D6" s="35">
+        <v>0</v>
+      </c>
+      <c r="E6" s="35">
+        <v>0</v>
+      </c>
+      <c r="F6" s="35">
+        <v>0</v>
+      </c>
+      <c r="G6" s="35">
+        <v>0</v>
+      </c>
+      <c r="H6" s="35">
+        <v>0</v>
+      </c>
+      <c r="I6" s="35">
+        <v>0</v>
+      </c>
+      <c r="J6" s="35">
+        <v>0</v>
+      </c>
+      <c r="K6" s="35">
+        <v>0</v>
+      </c>
+      <c r="L6" s="35">
+        <v>0</v>
+      </c>
+      <c r="M6" s="35">
+        <v>0</v>
+      </c>
+      <c r="N6" s="35">
+        <v>0</v>
+      </c>
+      <c r="O6" s="35">
+        <v>0</v>
+      </c>
+      <c r="P6" s="36">
         <v>2021</v>
       </c>
     </row>
     <row r="7" spans="1:16">
-      <c r="A7" s="7">
+      <c r="A7" s="8">
         <v>2565</v>
       </c>
       <c r="B7" s="4"/>
-      <c r="C7" s="19">
-[...38 lines deleted...]
-      <c r="P7" s="15">
+      <c r="C7" s="20">
+        <v>0</v>
+      </c>
+      <c r="D7" s="20">
+        <v>0</v>
+      </c>
+      <c r="E7" s="20">
+        <v>0</v>
+      </c>
+      <c r="F7" s="20">
+        <v>0</v>
+      </c>
+      <c r="G7" s="20">
+        <v>0</v>
+      </c>
+      <c r="H7" s="20">
+        <v>0</v>
+      </c>
+      <c r="I7" s="20">
+        <v>0</v>
+      </c>
+      <c r="J7" s="20">
+        <v>0</v>
+      </c>
+      <c r="K7" s="20">
+        <v>0</v>
+      </c>
+      <c r="L7" s="20">
+        <v>0</v>
+      </c>
+      <c r="M7" s="20">
+        <v>0</v>
+      </c>
+      <c r="N7" s="20">
+        <v>0</v>
+      </c>
+      <c r="O7" s="20">
+        <v>0</v>
+      </c>
+      <c r="P7" s="16">
         <v>2022</v>
       </c>
     </row>
     <row r="8" spans="1:16">
-      <c r="A8" s="7">
+      <c r="A8" s="8">
         <v>2566</v>
       </c>
       <c r="B8" s="4"/>
-      <c r="C8" s="19">
-[...38 lines deleted...]
-      <c r="P8" s="15">
+      <c r="C8" s="20">
+        <v>0</v>
+      </c>
+      <c r="D8" s="20">
+        <v>0</v>
+      </c>
+      <c r="E8" s="20">
+        <v>0</v>
+      </c>
+      <c r="F8" s="20">
+        <v>0</v>
+      </c>
+      <c r="G8" s="20">
+        <v>0</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>0</v>
+      </c>
+      <c r="J8" s="20">
+        <v>0</v>
+      </c>
+      <c r="K8" s="20">
+        <v>0</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>0</v>
+      </c>
+      <c r="O8" s="20">
+        <v>0</v>
+      </c>
+      <c r="P8" s="16">
         <v>2023</v>
       </c>
     </row>
     <row r="9" spans="1:16">
-      <c r="A9" s="7">
+      <c r="A9" s="8">
         <v>2567</v>
       </c>
       <c r="B9" s="4"/>
-      <c r="C9" s="19">
-[...38 lines deleted...]
-      <c r="P9" s="15">
+      <c r="C9" s="20">
+        <v>0</v>
+      </c>
+      <c r="D9" s="20">
+        <v>0</v>
+      </c>
+      <c r="E9" s="20">
+        <v>0</v>
+      </c>
+      <c r="F9" s="20">
+        <v>0</v>
+      </c>
+      <c r="G9" s="20">
+        <v>0</v>
+      </c>
+      <c r="H9" s="20">
+        <v>0</v>
+      </c>
+      <c r="I9" s="20">
+        <v>0</v>
+      </c>
+      <c r="J9" s="20">
+        <v>0</v>
+      </c>
+      <c r="K9" s="20">
+        <v>0</v>
+      </c>
+      <c r="L9" s="20">
+        <v>0</v>
+      </c>
+      <c r="M9" s="20">
+        <v>0</v>
+      </c>
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+      <c r="O9" s="20">
+        <v>0</v>
+      </c>
+      <c r="P9" s="16">
         <v>2024</v>
       </c>
     </row>
     <row r="10" spans="1:16">
-      <c r="A10" s="8">
+      <c r="A10" s="9">
         <v>2568</v>
       </c>
-      <c r="B10" s="12"/>
-[...39 lines deleted...]
-      <c r="P10" s="16">
+      <c r="B10" s="13"/>
+      <c r="C10" s="24">
+        <v>0</v>
+      </c>
+      <c r="D10" s="24">
+        <v>0</v>
+      </c>
+      <c r="E10" s="24">
+        <v>0</v>
+      </c>
+      <c r="F10" s="24">
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
+        <v>0</v>
+      </c>
+      <c r="J10" s="24">
+        <v>0</v>
+      </c>
+      <c r="K10" s="24">
+        <v>0</v>
+      </c>
+      <c r="L10" s="24">
+        <v>0</v>
+      </c>
+      <c r="M10" s="24">
+        <v>0</v>
+      </c>
+      <c r="N10" s="24">
+        <v>0</v>
+      </c>
+      <c r="O10" s="24">
+        <v>0</v>
+      </c>
+      <c r="P10" s="17">
         <v>2025</v>
       </c>
     </row>
     <row r="12" spans="1:16">
-      <c r="A12" s="18" t="s">
-        <v>32</v>
+      <c r="A12" s="19" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="J3:L3"/>
     <mergeCell ref="M3:O3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:P12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q17"/>
+  <dimension ref="A1:N20"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A20" sqref="A20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="28" customWidth="true" style="0"/>
+    <col min="2" max="2" width="2" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="2" customWidth="true" style="0"/>
+    <col min="14" max="14" width="28" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" customHeight="1" ht="22">
+      <c r="A1" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" customHeight="1" ht="15">
+      <c r="A2" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+    </row>
+    <row r="3" spans="1:14" customHeight="1" ht="17">
+      <c r="A3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="N3" s="3"/>
+    </row>
+    <row r="4" spans="1:14" customHeight="1" ht="17">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+    </row>
+    <row r="5" spans="1:14" customHeight="1" ht="17">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="22"/>
+      <c r="C6" s="11">
+        <v>0</v>
+      </c>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N6" s="25"/>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="6">
+        <v>0</v>
+      </c>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N7" s="16"/>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="6">
+        <v>0</v>
+      </c>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N8" s="16"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="6">
+        <v>0</v>
+      </c>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N9" s="16"/>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="6">
+        <v>0</v>
+      </c>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N10" s="16"/>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="6">
+        <v>0</v>
+      </c>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N11" s="16"/>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="6">
+        <v>0</v>
+      </c>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N12" s="16"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="6">
+        <v>0</v>
+      </c>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N13" s="16"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="6">
+        <v>0</v>
+      </c>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N14" s="16"/>
+    </row>
+    <row r="15" spans="1:14">
+      <c r="A15" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="6">
+        <v>0</v>
+      </c>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N15" s="16"/>
+    </row>
+    <row r="16" spans="1:14">
+      <c r="A16" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="6">
+        <v>0</v>
+      </c>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N16" s="16"/>
+    </row>
+    <row r="17" spans="1:14">
+      <c r="A17" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="6">
+        <v>0</v>
+      </c>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N17" s="16"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="14">
+        <v>0</v>
+      </c>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="37"/>
+      <c r="J18" s="37"/>
+      <c r="K18" s="37"/>
+      <c r="L18" s="37"/>
+      <c r="M18" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="N18" s="17"/>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="D3:L3"/>
+    <mergeCell ref="M3:N3"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="A20:N20"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="8" customWidth="true" style="0"/>
     <col min="7" max="7" width="8" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="8" customWidth="true" style="0"/>
     <col min="11" max="11" width="8" customWidth="true" style="0"/>
     <col min="12" max="12" width="8" customWidth="true" style="0"/>
     <col min="13" max="13" width="8" customWidth="true" style="0"/>
     <col min="14" max="14" width="8" customWidth="true" style="0"/>
     <col min="15" max="15" width="8" customWidth="true" style="0"/>
     <col min="16" max="16" width="8" customWidth="true" style="0"/>
     <col min="17" max="17" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" customHeight="1" ht="24">
       <c r="A1" s="1" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
     </row>
     <row r="2" spans="1:17" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>168</v>
+        <v>211</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
     </row>
     <row r="3" spans="1:17" customHeight="1" ht="17">
       <c r="A3" s="3" t="s">
-        <v>169</v>
+        <v>212</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
-        <v>170</v>
+        <v>213</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
-        <v>171</v>
+        <v>214</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3" t="s">
-        <v>172</v>
+        <v>215</v>
       </c>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3" t="s">
-        <v>173</v>
+        <v>216</v>
       </c>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3" t="s">
-        <v>174</v>
+        <v>217</v>
       </c>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
     </row>
     <row r="4" spans="1:17" customHeight="1" ht="17">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:17" customHeight="1" ht="17">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="N5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="38" t="s">
+        <v>218</v>
+      </c>
+      <c r="B6" s="39"/>
+      <c r="C6" s="40">
+        <v>7500</v>
+      </c>
+      <c r="D6" s="40">
+        <v>1922</v>
+      </c>
+      <c r="E6" s="40">
+        <v>5383</v>
+      </c>
+      <c r="F6" s="40">
+        <v>7349</v>
+      </c>
+      <c r="G6" s="40">
+        <v>1988</v>
+      </c>
+      <c r="H6" s="40">
+        <v>5361</v>
+      </c>
+      <c r="I6" s="40">
+        <v>6700</v>
+      </c>
+      <c r="J6" s="40">
+        <v>1969</v>
+      </c>
+      <c r="K6" s="40">
+        <v>4731</v>
+      </c>
+      <c r="L6" s="40">
+        <v>6297</v>
+      </c>
+      <c r="M6" s="40">
+        <v>1521</v>
+      </c>
+      <c r="N6" s="40">
+        <v>4776</v>
+      </c>
+      <c r="O6" s="40">
+        <v>6996</v>
+      </c>
+      <c r="P6" s="40">
+        <v>1885</v>
+      </c>
+      <c r="Q6" s="41">
+        <v>5111</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="20">
+        <v>4999</v>
+      </c>
+      <c r="D7" s="20">
+        <v>1062</v>
+      </c>
+      <c r="E7" s="20">
+        <v>3937</v>
+      </c>
+      <c r="F7" s="20">
+        <v>553</v>
+      </c>
+      <c r="G7" s="20">
+        <v>311</v>
+      </c>
+      <c r="H7" s="20">
+        <v>242</v>
+      </c>
+      <c r="I7" s="20">
+        <v>479</v>
+      </c>
+      <c r="J7" s="20">
+        <v>272</v>
+      </c>
+      <c r="K7" s="20">
+        <v>207</v>
+      </c>
+      <c r="L7" s="20">
+        <v>504</v>
+      </c>
+      <c r="M7" s="20">
+        <v>259</v>
+      </c>
+      <c r="N7" s="20">
+        <v>245</v>
+      </c>
+      <c r="O7" s="20">
+        <v>478</v>
+      </c>
+      <c r="P7" s="20">
+        <v>288</v>
+      </c>
+      <c r="Q7" s="42">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="20">
+        <v>2</v>
+      </c>
+      <c r="D8" s="20">
+        <v>1</v>
+      </c>
+      <c r="E8" s="20">
+        <v>1</v>
+      </c>
+      <c r="F8" s="20">
+        <v>113</v>
+      </c>
+      <c r="G8" s="20">
+        <v>19</v>
+      </c>
+      <c r="H8" s="20">
+        <v>94</v>
+      </c>
+      <c r="I8" s="20">
+        <v>98</v>
+      </c>
+      <c r="J8" s="20">
+        <v>24</v>
+      </c>
+      <c r="K8" s="20">
+        <v>74</v>
+      </c>
+      <c r="L8" s="20">
+        <v>95</v>
+      </c>
+      <c r="M8" s="20">
+        <v>14</v>
+      </c>
+      <c r="N8" s="20">
         <v>81</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...123 lines deleted...]
-      <c r="C8" s="19">
+      <c r="O8" s="20">
+        <v>60</v>
+      </c>
+      <c r="P8" s="20">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="42">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="20">
         <v>2</v>
       </c>
-      <c r="D8" s="19"/>
-[...27 lines deleted...]
-      <c r="C9" s="19">
+      <c r="D9" s="20">
+        <v>0</v>
+      </c>
+      <c r="E9" s="20">
         <v>2</v>
       </c>
-      <c r="D9" s="19"/>
-[...1 lines deleted...]
-      <c r="F9" s="19">
+      <c r="F9" s="20">
         <v>4695</v>
       </c>
-      <c r="G9" s="19"/>
-[...1 lines deleted...]
-      <c r="I9" s="19">
+      <c r="G9" s="20">
+        <v>1071</v>
+      </c>
+      <c r="H9" s="20">
+        <v>3624</v>
+      </c>
+      <c r="I9" s="20">
         <v>4273</v>
       </c>
-      <c r="J9" s="19"/>
-[...1 lines deleted...]
-      <c r="L9" s="19">
+      <c r="J9" s="20">
+        <v>1114</v>
+      </c>
+      <c r="K9" s="20">
+        <v>3159</v>
+      </c>
+      <c r="L9" s="20">
         <v>3869</v>
       </c>
-      <c r="M9" s="19"/>
-[...1 lines deleted...]
-      <c r="O9" s="19">
+      <c r="M9" s="20">
+        <v>814</v>
+      </c>
+      <c r="N9" s="20">
+        <v>3055</v>
+      </c>
+      <c r="O9" s="20">
         <v>5211</v>
       </c>
-      <c r="P9" s="19"/>
-      <c r="Q9" s="40"/>
+      <c r="P9" s="20">
+        <v>1252</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>3959</v>
+      </c>
     </row>
     <row r="10" spans="1:17">
-      <c r="A10" s="7" t="s">
-        <v>179</v>
+      <c r="A10" s="8" t="s">
+        <v>222</v>
       </c>
       <c r="B10" s="4"/>
-      <c r="C10" s="19">
+      <c r="C10" s="20">
         <v>91</v>
       </c>
-      <c r="D10" s="19"/>
-[...1 lines deleted...]
-      <c r="F10" s="19">
+      <c r="D10" s="20">
+        <v>36</v>
+      </c>
+      <c r="E10" s="20">
+        <v>55</v>
+      </c>
+      <c r="F10" s="20">
         <v>1339</v>
       </c>
-      <c r="G10" s="19"/>
-[...1 lines deleted...]
-      <c r="I10" s="19">
+      <c r="G10" s="20">
+        <v>347</v>
+      </c>
+      <c r="H10" s="20">
+        <v>992</v>
+      </c>
+      <c r="I10" s="20">
         <v>1291</v>
       </c>
-      <c r="J10" s="19"/>
-[...1 lines deleted...]
-      <c r="L10" s="19">
+      <c r="J10" s="20">
+        <v>374</v>
+      </c>
+      <c r="K10" s="20">
+        <v>917</v>
+      </c>
+      <c r="L10" s="20">
         <v>1199</v>
       </c>
-      <c r="M10" s="19"/>
-[...1 lines deleted...]
-      <c r="O10" s="19">
+      <c r="M10" s="20">
+        <v>284</v>
+      </c>
+      <c r="N10" s="20">
+        <v>915</v>
+      </c>
+      <c r="O10" s="20">
         <v>1231</v>
       </c>
-      <c r="P10" s="19"/>
-      <c r="Q10" s="40"/>
+      <c r="P10" s="20">
+        <v>331</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>900</v>
+      </c>
     </row>
     <row r="11" spans="1:17">
-      <c r="A11" s="27" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="26">
+      <c r="A11" s="28" t="s">
+        <v>223</v>
+      </c>
+      <c r="B11" s="26"/>
+      <c r="C11" s="27">
         <v>134968</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="27">
         <v>71493</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="27">
         <v>63474</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="27">
         <v>136695</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G11" s="27">
         <v>73396</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="27">
         <v>63299</v>
       </c>
-      <c r="I11" s="26">
+      <c r="I11" s="27">
         <v>133795</v>
       </c>
-      <c r="J11" s="26">
+      <c r="J11" s="27">
         <v>72102</v>
       </c>
-      <c r="K11" s="26">
+      <c r="K11" s="27">
         <v>61693</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L11" s="27">
         <v>129501</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M11" s="27">
         <v>69188</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N11" s="27">
         <v>60313</v>
       </c>
-      <c r="O11" s="26">
+      <c r="O11" s="27">
         <v>125941</v>
       </c>
-      <c r="P11" s="26">
+      <c r="P11" s="27">
         <v>67707</v>
       </c>
-      <c r="Q11" s="41">
+      <c r="Q11" s="43">
         <v>58234</v>
       </c>
     </row>
     <row r="12" spans="1:17">
-      <c r="A12" s="7" t="s">
-        <v>181</v>
+      <c r="A12" s="8" t="s">
+        <v>224</v>
       </c>
       <c r="B12" s="4"/>
-      <c r="C12" s="19">
+      <c r="C12" s="20">
         <v>21179</v>
       </c>
-      <c r="D12" s="19"/>
-[...1 lines deleted...]
-      <c r="F12" s="19">
+      <c r="D12" s="20">
+        <v>10717</v>
+      </c>
+      <c r="E12" s="20">
+        <v>10462</v>
+      </c>
+      <c r="F12" s="20">
         <v>21087</v>
       </c>
-      <c r="G12" s="19"/>
-[...1 lines deleted...]
-      <c r="I12" s="19">
+      <c r="G12" s="20">
+        <v>10736</v>
+      </c>
+      <c r="H12" s="20">
+        <v>10351</v>
+      </c>
+      <c r="I12" s="20">
         <v>20800</v>
       </c>
-      <c r="J12" s="19"/>
-[...1 lines deleted...]
-      <c r="L12" s="19">
+      <c r="J12" s="20">
+        <v>10614</v>
+      </c>
+      <c r="K12" s="20">
+        <v>10186</v>
+      </c>
+      <c r="L12" s="20">
         <v>19750</v>
       </c>
-      <c r="M12" s="19"/>
-[...1 lines deleted...]
-      <c r="O12" s="19">
+      <c r="M12" s="20">
+        <v>10146</v>
+      </c>
+      <c r="N12" s="20">
+        <v>9604</v>
+      </c>
+      <c r="O12" s="20">
         <v>18582</v>
       </c>
-      <c r="P12" s="19"/>
-      <c r="Q12" s="40"/>
+      <c r="P12" s="20">
+        <v>9697</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>8885</v>
+      </c>
     </row>
     <row r="13" spans="1:17">
-      <c r="A13" s="7" t="s">
-        <v>182</v>
+      <c r="A13" s="8" t="s">
+        <v>225</v>
       </c>
       <c r="B13" s="4"/>
-      <c r="C13" s="19">
+      <c r="C13" s="20">
         <v>46951</v>
       </c>
-      <c r="D13" s="19"/>
-[...1 lines deleted...]
-      <c r="F13" s="19">
+      <c r="D13" s="20">
+        <v>24360</v>
+      </c>
+      <c r="E13" s="20">
+        <v>22591</v>
+      </c>
+      <c r="F13" s="20">
         <v>45827</v>
       </c>
-      <c r="G13" s="19"/>
-[...1 lines deleted...]
-      <c r="I13" s="19">
+      <c r="G13" s="20">
+        <v>23719</v>
+      </c>
+      <c r="H13" s="20">
+        <v>22108</v>
+      </c>
+      <c r="I13" s="20">
         <v>44716</v>
       </c>
-      <c r="J13" s="19"/>
-[...1 lines deleted...]
-      <c r="L13" s="19">
+      <c r="J13" s="20">
+        <v>23265</v>
+      </c>
+      <c r="K13" s="20">
+        <v>21451</v>
+      </c>
+      <c r="L13" s="20">
         <v>43244</v>
       </c>
-      <c r="M13" s="19"/>
-[...1 lines deleted...]
-      <c r="O13" s="19">
+      <c r="M13" s="20">
+        <v>22391</v>
+      </c>
+      <c r="N13" s="20">
+        <v>20853</v>
+      </c>
+      <c r="O13" s="20">
         <v>41347</v>
       </c>
-      <c r="P13" s="19"/>
-      <c r="Q13" s="40"/>
+      <c r="P13" s="20">
+        <v>21320</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>20027</v>
+      </c>
     </row>
     <row r="14" spans="1:17">
-      <c r="A14" s="7" t="s">
-        <v>183</v>
+      <c r="A14" s="8" t="s">
+        <v>226</v>
       </c>
       <c r="B14" s="4"/>
-      <c r="C14" s="19">
+      <c r="C14" s="20">
         <v>25576</v>
       </c>
-      <c r="D14" s="19"/>
-[...1 lines deleted...]
-      <c r="F14" s="19">
+      <c r="D14" s="20">
+        <v>13161</v>
+      </c>
+      <c r="E14" s="20">
+        <v>12415</v>
+      </c>
+      <c r="F14" s="20">
         <v>25910</v>
       </c>
-      <c r="G14" s="19"/>
-[...1 lines deleted...]
-      <c r="I14" s="19">
+      <c r="G14" s="20">
+        <v>13342</v>
+      </c>
+      <c r="H14" s="20">
+        <v>12568</v>
+      </c>
+      <c r="I14" s="20">
         <v>29698</v>
       </c>
-      <c r="J14" s="19"/>
-[...1 lines deleted...]
-      <c r="L14" s="19">
+      <c r="J14" s="20">
+        <v>16532</v>
+      </c>
+      <c r="K14" s="20">
+        <v>13166</v>
+      </c>
+      <c r="L14" s="20">
         <v>28908</v>
       </c>
-      <c r="M14" s="19"/>
-[...1 lines deleted...]
-      <c r="O14" s="19">
+      <c r="M14" s="20">
+        <v>15896</v>
+      </c>
+      <c r="N14" s="20">
+        <v>13012</v>
+      </c>
+      <c r="O14" s="20">
         <v>29331</v>
       </c>
-      <c r="P14" s="19"/>
-      <c r="Q14" s="40"/>
+      <c r="P14" s="20">
+        <v>16136</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>13195</v>
+      </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="8" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-      <c r="C15" s="23">
+        <v>227</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="20">
         <v>34945</v>
       </c>
-      <c r="D15" s="23"/>
-[...1 lines deleted...]
-      <c r="F15" s="23">
+      <c r="D15" s="20">
+        <v>19609</v>
+      </c>
+      <c r="E15" s="20">
+        <v>15335</v>
+      </c>
+      <c r="F15" s="20">
         <v>27285</v>
       </c>
-      <c r="G15" s="23"/>
-[...1 lines deleted...]
-      <c r="I15" s="23">
+      <c r="G15" s="20">
+        <v>15585</v>
+      </c>
+      <c r="H15" s="20">
+        <v>11700</v>
+      </c>
+      <c r="I15" s="20">
         <v>22287</v>
       </c>
-      <c r="J15" s="23"/>
-[...1 lines deleted...]
-      <c r="L15" s="23">
+      <c r="J15" s="20">
+        <v>11863</v>
+      </c>
+      <c r="K15" s="20">
+        <v>10424</v>
+      </c>
+      <c r="L15" s="20">
         <v>21354</v>
       </c>
-      <c r="M15" s="23"/>
-[...1 lines deleted...]
-      <c r="O15" s="23">
+      <c r="M15" s="20">
+        <v>11051</v>
+      </c>
+      <c r="N15" s="20">
+        <v>10303</v>
+      </c>
+      <c r="O15" s="20">
         <v>21380</v>
       </c>
-      <c r="P15" s="23"/>
-      <c r="Q15" s="42"/>
+      <c r="P15" s="20">
+        <v>11352</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>10028</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="20">
+        <v>0</v>
+      </c>
+      <c r="D16" s="20">
+        <v>0</v>
+      </c>
+      <c r="E16" s="20">
+        <v>0</v>
+      </c>
+      <c r="F16" s="20">
+        <v>10343</v>
+      </c>
+      <c r="G16" s="20">
+        <v>6499</v>
+      </c>
+      <c r="H16" s="20">
+        <v>3844</v>
+      </c>
+      <c r="I16" s="20">
+        <v>10075</v>
+      </c>
+      <c r="J16" s="20">
+        <v>6252</v>
+      </c>
+      <c r="K16" s="20">
+        <v>3823</v>
+      </c>
+      <c r="L16" s="20">
+        <v>10054</v>
+      </c>
+      <c r="M16" s="20">
+        <v>6195</v>
+      </c>
+      <c r="N16" s="20">
+        <v>3859</v>
+      </c>
+      <c r="O16" s="20">
+        <v>9680</v>
+      </c>
+      <c r="P16" s="20">
+        <v>5850</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>3830</v>
+      </c>
     </row>
     <row r="17" spans="1:17">
-      <c r="A17" s="18" t="s">
-        <v>32</v>
+      <c r="A17" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="B17" s="13"/>
+      <c r="C17" s="24">
+        <v>0</v>
+      </c>
+      <c r="D17" s="24">
+        <v>0</v>
+      </c>
+      <c r="E17" s="24">
+        <v>0</v>
+      </c>
+      <c r="F17" s="24">
+        <v>6106</v>
+      </c>
+      <c r="G17" s="24">
+        <v>3463</v>
+      </c>
+      <c r="H17" s="24">
+        <v>2643</v>
+      </c>
+      <c r="I17" s="24">
+        <v>6128</v>
+      </c>
+      <c r="J17" s="24">
+        <v>3539</v>
+      </c>
+      <c r="K17" s="24">
+        <v>2589</v>
+      </c>
+      <c r="L17" s="24">
+        <v>6069</v>
+      </c>
+      <c r="M17" s="24">
+        <v>3453</v>
+      </c>
+      <c r="N17" s="24">
+        <v>2616</v>
+      </c>
+      <c r="O17" s="24">
+        <v>5496</v>
+      </c>
+      <c r="P17" s="24">
+        <v>3276</v>
+      </c>
+      <c r="Q17" s="44">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" s="19" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="O3:Q3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A19:Q19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="9" customWidth="true" style="0"/>
     <col min="5" max="5" width="9" customWidth="true" style="0"/>
     <col min="6" max="6" width="9" customWidth="true" style="0"/>
     <col min="7" max="7" width="9" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" customWidth="true" style="0"/>
     <col min="9" max="9" width="9" customWidth="true" style="0"/>
     <col min="10" max="10" width="9" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
     <col min="14" max="14" width="9" customWidth="true" style="0"/>
     <col min="15" max="15" width="9" customWidth="true" style="0"/>
     <col min="16" max="16" width="2" customWidth="true" style="0"/>
     <col min="17" max="17" width="26" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
     </row>
     <row r="2" spans="1:17" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
     </row>
     <row r="3" spans="1:17" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="M3" s="3"/>
       <c r="N3" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O3" s="3" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P3" s="3"/>
       <c r="Q3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:17" customHeight="1" ht="18">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H4" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="K4" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="L4" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="J4" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M4" s="3" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
     </row>
     <row r="5" spans="1:17" customHeight="1" ht="18">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="20" t="s">
+      <c r="A6" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-      <c r="C6" s="22">
+      <c r="B6" s="22"/>
+      <c r="C6" s="23">
         <v>575</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="23">
         <v>194</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="23">
         <v>212</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="23">
         <v>84</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="23">
         <v>9</v>
       </c>
-      <c r="H6" s="22">
+      <c r="H6" s="23">
         <v>8</v>
       </c>
-      <c r="I6" s="22">
+      <c r="I6" s="23">
         <v>3</v>
       </c>
-      <c r="J6" s="22">
+      <c r="J6" s="23">
         <v>11</v>
       </c>
-      <c r="K6" s="22">
+      <c r="K6" s="23">
         <v>3</v>
       </c>
-      <c r="L6" s="22">
+      <c r="L6" s="23">
         <v>29</v>
       </c>
-      <c r="M6" s="22">
+      <c r="M6" s="23">
         <v>1</v>
       </c>
-      <c r="N6" s="21" t="s">
-[...4 lines deleted...]
-      <c r="Q6" s="24"/>
+      <c r="N6" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="O6" s="22"/>
+      <c r="P6" s="22"/>
+      <c r="Q6" s="25"/>
     </row>
     <row r="7" spans="1:17">
-      <c r="A7" s="7" t="s">
-        <v>21</v>
+      <c r="A7" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="B7" s="4"/>
-      <c r="C7" s="19">
+      <c r="C7" s="20">
         <v>146</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="20">
         <v>45</v>
       </c>
-      <c r="E7" s="19">
+      <c r="E7" s="20">
         <v>53</v>
       </c>
-      <c r="F7" s="19">
+      <c r="F7" s="20">
         <v>18</v>
       </c>
-      <c r="G7" s="19">
+      <c r="G7" s="20">
         <v>2</v>
       </c>
-      <c r="H7" s="19">
+      <c r="H7" s="20">
         <v>4</v>
       </c>
-      <c r="I7" s="19">
-[...2 lines deleted...]
-      <c r="J7" s="19">
+      <c r="I7" s="20">
+        <v>0</v>
+      </c>
+      <c r="J7" s="20">
         <v>1</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="20">
         <v>1</v>
       </c>
-      <c r="L7" s="19">
+      <c r="L7" s="20">
         <v>8</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="20">
         <v>1</v>
       </c>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
-      <c r="Q7" s="15"/>
+      <c r="Q7" s="16"/>
     </row>
     <row r="8" spans="1:17">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="20">
+        <v>55</v>
+      </c>
+      <c r="D8" s="20">
         <v>22</v>
       </c>
-      <c r="B8" s="4"/>
-[...6 lines deleted...]
-      <c r="E8" s="19">
+      <c r="E8" s="20">
         <v>20</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F8" s="20">
         <v>8</v>
       </c>
-      <c r="G8" s="19">
-[...8 lines deleted...]
-      <c r="J8" s="19">
+      <c r="G8" s="20">
+        <v>0</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>0</v>
+      </c>
+      <c r="J8" s="20">
         <v>1</v>
       </c>
-      <c r="K8" s="19">
-[...2 lines deleted...]
-      <c r="L8" s="19">
+      <c r="K8" s="20">
+        <v>0</v>
+      </c>
+      <c r="L8" s="20">
         <v>3</v>
       </c>
-      <c r="M8" s="19">
+      <c r="M8" s="20">
         <v>0</v>
       </c>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
-      <c r="Q8" s="15"/>
+      <c r="Q8" s="16"/>
     </row>
     <row r="9" spans="1:17">
-      <c r="A9" s="7" t="s">
-        <v>23</v>
+      <c r="A9" s="8" t="s">
+        <v>29</v>
       </c>
       <c r="B9" s="4"/>
-      <c r="C9" s="19">
+      <c r="C9" s="20">
         <v>62</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="20">
         <v>18</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="20">
         <v>27</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F9" s="20">
         <v>8</v>
       </c>
-      <c r="G9" s="19">
-[...2 lines deleted...]
-      <c r="H9" s="19">
+      <c r="G9" s="20">
+        <v>0</v>
+      </c>
+      <c r="H9" s="20">
         <v>1</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I9" s="20">
         <v>2</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J9" s="20">
         <v>1</v>
       </c>
-      <c r="K9" s="19">
-[...2 lines deleted...]
-      <c r="L9" s="19">
+      <c r="K9" s="20">
+        <v>0</v>
+      </c>
+      <c r="L9" s="20">
         <v>2</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="20">
         <v>0</v>
       </c>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
-      <c r="Q9" s="15"/>
+      <c r="Q9" s="16"/>
     </row>
     <row r="10" spans="1:17">
-      <c r="A10" s="7" t="s">
-        <v>24</v>
+      <c r="A10" s="8" t="s">
+        <v>30</v>
       </c>
       <c r="B10" s="4"/>
-      <c r="C10" s="19">
+      <c r="C10" s="20">
         <v>76</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="20">
         <v>26</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="20">
         <v>27</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="20">
         <v>10</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="20">
         <v>5</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="20">
         <v>1</v>
       </c>
-      <c r="I10" s="19">
-[...2 lines deleted...]
-      <c r="J10" s="19">
+      <c r="I10" s="20">
+        <v>0</v>
+      </c>
+      <c r="J10" s="20">
         <v>1</v>
       </c>
-      <c r="K10" s="19">
-[...2 lines deleted...]
-      <c r="L10" s="19">
+      <c r="K10" s="20">
+        <v>0</v>
+      </c>
+      <c r="L10" s="20">
         <v>4</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="20">
         <v>0</v>
       </c>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
-      <c r="Q10" s="15"/>
+      <c r="Q10" s="16"/>
     </row>
     <row r="11" spans="1:17">
-      <c r="A11" s="7" t="s">
-        <v>25</v>
+      <c r="A11" s="8" t="s">
+        <v>31</v>
       </c>
       <c r="B11" s="4"/>
-      <c r="C11" s="19">
+      <c r="C11" s="20">
         <v>47</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="20">
         <v>15</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="20">
         <v>19</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="20">
         <v>6</v>
       </c>
-      <c r="G11" s="19">
-[...2 lines deleted...]
-      <c r="H11" s="19">
+      <c r="G11" s="20">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20">
         <v>1</v>
       </c>
-      <c r="I11" s="19">
-[...2 lines deleted...]
-      <c r="J11" s="19">
+      <c r="I11" s="20">
+        <v>0</v>
+      </c>
+      <c r="J11" s="20">
         <v>1</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K11" s="20">
         <v>2</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L11" s="20">
         <v>3</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M11" s="20">
         <v>0</v>
       </c>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
-      <c r="Q11" s="15"/>
+      <c r="Q11" s="16"/>
     </row>
     <row r="12" spans="1:17">
-      <c r="A12" s="7" t="s">
-        <v>26</v>
+      <c r="A12" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="B12" s="4"/>
-      <c r="C12" s="19">
+      <c r="C12" s="20">
         <v>67</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="20">
         <v>29</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="20">
         <v>24</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="20">
         <v>8</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="20">
         <v>1</v>
       </c>
-      <c r="H12" s="19">
-[...2 lines deleted...]
-      <c r="I12" s="19">
+      <c r="H12" s="20">
+        <v>0</v>
+      </c>
+      <c r="I12" s="20">
         <v>1</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="20">
         <v>1</v>
       </c>
-      <c r="K12" s="19">
-[...2 lines deleted...]
-      <c r="L12" s="19">
+      <c r="K12" s="20">
+        <v>0</v>
+      </c>
+      <c r="L12" s="20">
         <v>3</v>
       </c>
-      <c r="M12" s="19">
+      <c r="M12" s="20">
         <v>0</v>
       </c>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
-      <c r="Q12" s="15"/>
+      <c r="Q12" s="16"/>
     </row>
     <row r="13" spans="1:17">
-      <c r="A13" s="7" t="s">
-        <v>27</v>
+      <c r="A13" s="8" t="s">
+        <v>33</v>
       </c>
       <c r="B13" s="4"/>
-      <c r="C13" s="19">
+      <c r="C13" s="20">
         <v>24</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="20">
         <v>6</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="20">
         <v>11</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="20">
         <v>4</v>
       </c>
-      <c r="G13" s="19">
-[...8 lines deleted...]
-      <c r="J13" s="19">
+      <c r="G13" s="20">
+        <v>0</v>
+      </c>
+      <c r="H13" s="20">
+        <v>0</v>
+      </c>
+      <c r="I13" s="20">
+        <v>0</v>
+      </c>
+      <c r="J13" s="20">
         <v>1</v>
       </c>
-      <c r="K13" s="19">
-[...2 lines deleted...]
-      <c r="L13" s="19">
+      <c r="K13" s="20">
+        <v>0</v>
+      </c>
+      <c r="L13" s="20">
         <v>1</v>
       </c>
-      <c r="M13" s="19">
+      <c r="M13" s="20">
         <v>0</v>
       </c>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
-      <c r="Q13" s="15"/>
+      <c r="Q13" s="16"/>
     </row>
     <row r="14" spans="1:17">
-      <c r="A14" s="7" t="s">
-        <v>28</v>
+      <c r="A14" s="8" t="s">
+        <v>34</v>
       </c>
       <c r="B14" s="4"/>
-      <c r="C14" s="19">
+      <c r="C14" s="20">
         <v>19</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="20">
         <v>6</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="20">
         <v>6</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="20">
         <v>5</v>
       </c>
-      <c r="G14" s="19">
-[...8 lines deleted...]
-      <c r="J14" s="19">
+      <c r="G14" s="20">
+        <v>0</v>
+      </c>
+      <c r="H14" s="20">
+        <v>0</v>
+      </c>
+      <c r="I14" s="20">
+        <v>0</v>
+      </c>
+      <c r="J14" s="20">
         <v>1</v>
       </c>
-      <c r="K14" s="19">
-[...2 lines deleted...]
-      <c r="L14" s="19">
+      <c r="K14" s="20">
+        <v>0</v>
+      </c>
+      <c r="L14" s="20">
         <v>1</v>
       </c>
-      <c r="M14" s="19">
+      <c r="M14" s="20">
         <v>0</v>
       </c>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
-      <c r="Q14" s="15"/>
+      <c r="Q14" s="16"/>
     </row>
     <row r="15" spans="1:17">
-      <c r="A15" s="7" t="s">
-        <v>29</v>
+      <c r="A15" s="8" t="s">
+        <v>35</v>
       </c>
       <c r="B15" s="4"/>
-      <c r="C15" s="19">
+      <c r="C15" s="20">
         <v>23</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="20">
         <v>7</v>
       </c>
-      <c r="E15" s="19">
+      <c r="E15" s="20">
         <v>9</v>
       </c>
-      <c r="F15" s="19">
+      <c r="F15" s="20">
         <v>4</v>
       </c>
-      <c r="G15" s="19">
-[...8 lines deleted...]
-      <c r="J15" s="19">
+      <c r="G15" s="20">
+        <v>0</v>
+      </c>
+      <c r="H15" s="20">
+        <v>0</v>
+      </c>
+      <c r="I15" s="20">
+        <v>0</v>
+      </c>
+      <c r="J15" s="20">
         <v>1</v>
       </c>
-      <c r="K15" s="19">
-[...2 lines deleted...]
-      <c r="L15" s="19">
+      <c r="K15" s="20">
+        <v>0</v>
+      </c>
+      <c r="L15" s="20">
         <v>2</v>
       </c>
-      <c r="M15" s="19">
+      <c r="M15" s="20">
         <v>0</v>
       </c>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
-      <c r="Q15" s="15"/>
+      <c r="Q15" s="16"/>
     </row>
     <row r="16" spans="1:17">
-      <c r="A16" s="7" t="s">
-        <v>30</v>
+      <c r="A16" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="B16" s="4"/>
-      <c r="C16" s="19">
+      <c r="C16" s="20">
         <v>24</v>
       </c>
-      <c r="D16" s="19">
+      <c r="D16" s="20">
         <v>9</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E16" s="20">
         <v>4</v>
       </c>
-      <c r="F16" s="19">
+      <c r="F16" s="20">
         <v>8</v>
       </c>
-      <c r="G16" s="19">
-[...2 lines deleted...]
-      <c r="H16" s="19">
+      <c r="G16" s="20">
+        <v>0</v>
+      </c>
+      <c r="H16" s="20">
         <v>1</v>
       </c>
-      <c r="I16" s="19">
-[...2 lines deleted...]
-      <c r="J16" s="19">
+      <c r="I16" s="20">
+        <v>0</v>
+      </c>
+      <c r="J16" s="20">
         <v>1</v>
       </c>
-      <c r="K16" s="19">
-[...2 lines deleted...]
-      <c r="L16" s="19">
+      <c r="K16" s="20">
+        <v>0</v>
+      </c>
+      <c r="L16" s="20">
         <v>1</v>
       </c>
-      <c r="M16" s="19">
+      <c r="M16" s="20">
         <v>0</v>
       </c>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
-      <c r="Q16" s="15"/>
+      <c r="Q16" s="16"/>
     </row>
     <row r="17" spans="1:17">
-      <c r="A17" s="7" t="s">
-        <v>31</v>
+      <c r="A17" s="8" t="s">
+        <v>37</v>
       </c>
       <c r="B17" s="4"/>
-      <c r="C17" s="19">
+      <c r="C17" s="20">
         <v>32</v>
       </c>
-      <c r="D17" s="19">
+      <c r="D17" s="20">
         <v>11</v>
       </c>
-      <c r="E17" s="19">
+      <c r="E17" s="20">
         <v>12</v>
       </c>
-      <c r="F17" s="19">
+      <c r="F17" s="20">
         <v>5</v>
       </c>
-      <c r="G17" s="19">
+      <c r="G17" s="20">
         <v>1</v>
       </c>
-      <c r="H17" s="19">
-[...5 lines deleted...]
-      <c r="J17" s="19">
+      <c r="H17" s="20">
+        <v>0</v>
+      </c>
+      <c r="I17" s="20">
+        <v>0</v>
+      </c>
+      <c r="J17" s="20">
         <v>1</v>
       </c>
-      <c r="K17" s="19">
-[...2 lines deleted...]
-      <c r="L17" s="19">
+      <c r="K17" s="20">
+        <v>0</v>
+      </c>
+      <c r="L17" s="20">
         <v>1</v>
       </c>
-      <c r="M17" s="19">
+      <c r="M17" s="20">
         <v>0</v>
       </c>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
-      <c r="Q17" s="15"/>
+      <c r="Q17" s="16"/>
     </row>
     <row r="18" spans="1:17">
-      <c r="A18" s="8" t="s">
-[...39 lines deleted...]
-      <c r="Q18" s="16"/>
+      <c r="A18" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="24">
+        <v>0</v>
+      </c>
+      <c r="D18" s="24">
+        <v>0</v>
+      </c>
+      <c r="E18" s="24">
+        <v>0</v>
+      </c>
+      <c r="F18" s="24">
+        <v>0</v>
+      </c>
+      <c r="G18" s="24">
+        <v>0</v>
+      </c>
+      <c r="H18" s="24">
+        <v>0</v>
+      </c>
+      <c r="I18" s="24">
+        <v>0</v>
+      </c>
+      <c r="J18" s="24">
+        <v>0</v>
+      </c>
+      <c r="K18" s="24">
+        <v>0</v>
+      </c>
+      <c r="L18" s="24">
+        <v>0</v>
+      </c>
+      <c r="M18" s="24">
+        <v>0</v>
+      </c>
+      <c r="N18" s="13"/>
+      <c r="O18" s="13"/>
+      <c r="P18" s="13"/>
+      <c r="Q18" s="17"/>
     </row>
     <row r="20" spans="1:17">
-      <c r="A20" s="18" t="s">
-        <v>32</v>
+      <c r="A20" s="19" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="N6:Q6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="N8:Q8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="N9:Q9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="N10:Q10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="N11:Q11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="N12:Q12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="N13:Q13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="N14:Q14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="N15:Q15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="N16:Q16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="N17:Q17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="N18:Q18"/>
     <mergeCell ref="A20:Q20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
-    <col min="8" max="8" width="2" customWidth="true" style="0"/>
-    <col min="9" max="9" width="28" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="2" customWidth="true" style="0"/>
+    <col min="11" max="11" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" customHeight="1" ht="22">
+    <row r="1" spans="1:11" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-    <row r="2" spans="1:9" customHeight="1" ht="15">
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="1:11" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-    </row>
-    <row r="3" spans="1:9" customHeight="1" ht="17">
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" spans="1:11" customHeight="1" ht="17">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
-      <c r="H3" s="3" t="s">
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:9" customHeight="1" ht="17">
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:11" customHeight="1" ht="17">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:9" customHeight="1" ht="17">
+      <c r="H4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+    </row>
+    <row r="5" spans="1:11" customHeight="1" ht="17">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-    <row r="6" spans="1:9" customHeight="1" ht="17">
+        <v>13</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:11" customHeight="1" ht="17">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-    <row r="7" spans="1:9" customHeight="1" ht="17">
+        <v>20</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+    </row>
+    <row r="7" spans="1:11" customHeight="1" ht="17">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10"/>
+      <c r="C8" s="11">
+        <v>195617</v>
+      </c>
+      <c r="D8" s="11">
+        <v>3597</v>
+      </c>
+      <c r="E8" s="11">
+        <v>160615</v>
+      </c>
+      <c r="F8" s="11">
+        <v>196</v>
+      </c>
+      <c r="G8" s="11">
+        <v>10005</v>
+      </c>
+      <c r="H8" s="11">
+        <v>20000</v>
+      </c>
+      <c r="I8" s="11">
+        <v>1204</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="6">
+        <v>122113</v>
+      </c>
+      <c r="D9" s="6">
+        <v>1016</v>
+      </c>
+      <c r="E9" s="6">
+        <v>90272</v>
+      </c>
+      <c r="F9" s="6">
+        <v>134</v>
+      </c>
+      <c r="G9" s="6">
+        <v>9999</v>
+      </c>
+      <c r="H9" s="6">
+        <v>19998</v>
+      </c>
+      <c r="I9" s="6">
+        <v>694</v>
+      </c>
+      <c r="J9" s="4"/>
+      <c r="K9" s="16"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="6">
+        <v>10392</v>
+      </c>
+      <c r="D10" s="6">
+        <v>311</v>
+      </c>
+      <c r="E10" s="6">
+        <v>10018</v>
+      </c>
+      <c r="F10" s="6">
+        <v>0</v>
+      </c>
+      <c r="G10" s="6">
+        <v>0</v>
+      </c>
+      <c r="H10" s="6">
+        <v>1</v>
+      </c>
+      <c r="I10" s="6">
+        <v>62</v>
+      </c>
+      <c r="J10" s="4"/>
+      <c r="K10" s="16"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="6">
+        <v>688</v>
+      </c>
+      <c r="D11" s="6">
+        <v>391</v>
+      </c>
+      <c r="E11" s="6">
+        <v>36</v>
+      </c>
+      <c r="F11" s="6">
+        <v>21</v>
+      </c>
+      <c r="G11" s="6">
+        <v>0</v>
+      </c>
+      <c r="H11" s="6">
+        <v>0</v>
+      </c>
+      <c r="I11" s="6">
+        <v>240</v>
+      </c>
+      <c r="J11" s="4"/>
+      <c r="K11" s="16"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="6">
+        <v>844</v>
+      </c>
+      <c r="D12" s="6">
+        <v>497</v>
+      </c>
+      <c r="E12" s="6">
+        <v>185</v>
+      </c>
+      <c r="F12" s="6">
+        <v>0</v>
+      </c>
+      <c r="G12" s="6">
+        <v>6</v>
+      </c>
+      <c r="H12" s="6">
+        <v>1</v>
+      </c>
+      <c r="I12" s="6">
+        <v>155</v>
+      </c>
+      <c r="J12" s="4"/>
+      <c r="K12" s="16"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="6">
+        <v>10260</v>
+      </c>
+      <c r="D13" s="6">
+        <v>219</v>
+      </c>
+      <c r="E13" s="6">
+        <v>10041</v>
+      </c>
+      <c r="F13" s="6">
+        <v>0</v>
+      </c>
+      <c r="G13" s="6">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>0</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0</v>
+      </c>
+      <c r="J13" s="4"/>
+      <c r="K13" s="16"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="6">
+        <v>20438</v>
+      </c>
+      <c r="D14" s="6">
+        <v>401</v>
+      </c>
+      <c r="E14" s="6">
+        <v>20016</v>
+      </c>
+      <c r="F14" s="6">
+        <v>21</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>0</v>
+      </c>
+      <c r="I14" s="6">
+        <v>0</v>
+      </c>
+      <c r="J14" s="4"/>
+      <c r="K14" s="16"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="6">
+        <v>10186</v>
+      </c>
+      <c r="D15" s="6">
+        <v>159</v>
+      </c>
+      <c r="E15" s="6">
+        <v>9999</v>
+      </c>
+      <c r="F15" s="6">
+        <v>0</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>0</v>
+      </c>
+      <c r="I15" s="6">
+        <v>28</v>
+      </c>
+      <c r="J15" s="4"/>
+      <c r="K15" s="16"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="6">
+        <v>132</v>
+      </c>
+      <c r="D16" s="6">
+        <v>111</v>
+      </c>
+      <c r="E16" s="6">
+        <v>21</v>
+      </c>
+      <c r="F16" s="6">
+        <v>0</v>
+      </c>
+      <c r="G16" s="6">
+        <v>0</v>
+      </c>
+      <c r="H16" s="6">
+        <v>0</v>
+      </c>
+      <c r="I16" s="6">
+        <v>0</v>
+      </c>
+      <c r="J16" s="4"/>
+      <c r="K16" s="16"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="6">
+        <v>148</v>
+      </c>
+      <c r="D17" s="6">
+        <v>139</v>
+      </c>
+      <c r="E17" s="6">
+        <v>9</v>
+      </c>
+      <c r="F17" s="6">
+        <v>0</v>
+      </c>
+      <c r="G17" s="6">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6">
+        <v>0</v>
+      </c>
+      <c r="J17" s="4"/>
+      <c r="K17" s="16"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="6">
+        <v>158</v>
+      </c>
+      <c r="D18" s="6">
+        <v>158</v>
+      </c>
+      <c r="E18" s="6">
+        <v>0</v>
+      </c>
+      <c r="F18" s="6">
+        <v>0</v>
+      </c>
+      <c r="G18" s="6">
+        <v>0</v>
+      </c>
+      <c r="H18" s="6">
+        <v>0</v>
+      </c>
+      <c r="I18" s="6">
+        <v>0</v>
+      </c>
+      <c r="J18" s="4"/>
+      <c r="K18" s="16"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="13"/>
+      <c r="C19" s="14">
+        <v>20258</v>
+      </c>
+      <c r="D19" s="14">
+        <v>195</v>
+      </c>
+      <c r="E19" s="14">
+        <v>20018</v>
+      </c>
+      <c r="F19" s="14">
         <v>20</v>
       </c>
-      <c r="H7" s="3"/>
-[...120 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="G19" s="14">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14">
+        <v>0</v>
+      </c>
+      <c r="I19" s="14">
         <v>25</v>
       </c>
-      <c r="B13" s="4"/>
-[...158 lines deleted...]
-        <v>32</v>
+      <c r="J19" s="13"/>
+      <c r="K19" s="17"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="19" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:B3"/>
-    <mergeCell ref="C3:G3"/>
-    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:K3"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
     <mergeCell ref="A11:B11"/>
-    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
     <mergeCell ref="A18:B18"/>
-    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
     <mergeCell ref="A19:B19"/>
-    <mergeCell ref="H19:I19"/>
-    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="A21:K21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
     <col min="8" max="8" width="2" customWidth="true" style="0"/>
     <col min="9" max="9" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="18">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9" customHeight="1" ht="18">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="20" t="s">
+      <c r="A6" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-      <c r="C6" s="22">
+      <c r="B6" s="22"/>
+      <c r="C6" s="23">
         <v>195617</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="23">
         <v>47440</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="23">
         <v>91758</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="23">
         <v>35254</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="23">
         <v>9891</v>
       </c>
-      <c r="H6" s="21" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="24"/>
+      <c r="H6" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="25"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="20">
+        <v>122113</v>
+      </c>
+      <c r="D7" s="20">
+        <v>33121</v>
+      </c>
+      <c r="E7" s="20">
+        <v>49242</v>
+      </c>
+      <c r="F7" s="20">
+        <v>19384</v>
+      </c>
+      <c r="G7" s="20">
+        <v>9620</v>
+      </c>
+      <c r="H7" s="4"/>
+      <c r="I7" s="16"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="20">
+        <v>10392</v>
+      </c>
+      <c r="D8" s="20">
+        <v>1603</v>
+      </c>
+      <c r="E8" s="20">
+        <v>5851</v>
+      </c>
+      <c r="F8" s="20">
+        <v>2834</v>
+      </c>
+      <c r="G8" s="20">
+        <v>40</v>
+      </c>
+      <c r="H8" s="4"/>
+      <c r="I8" s="16"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="20">
+        <v>688</v>
+      </c>
+      <c r="D9" s="20">
+        <v>95</v>
+      </c>
+      <c r="E9" s="20">
+        <v>225</v>
+      </c>
+      <c r="F9" s="20">
+        <v>71</v>
+      </c>
+      <c r="G9" s="20">
+        <v>42</v>
+      </c>
+      <c r="H9" s="4"/>
+      <c r="I9" s="16"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="20">
+        <v>844</v>
+      </c>
+      <c r="D10" s="20">
+        <v>102</v>
+      </c>
+      <c r="E10" s="20">
+        <v>361</v>
+      </c>
+      <c r="F10" s="20">
+        <v>159</v>
+      </c>
+      <c r="G10" s="20">
+        <v>67</v>
+      </c>
+      <c r="H10" s="4"/>
+      <c r="I10" s="16"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="20">
+        <v>10260</v>
+      </c>
+      <c r="D11" s="20">
+        <v>43</v>
+      </c>
+      <c r="E11" s="20">
+        <v>151</v>
+      </c>
+      <c r="F11" s="20">
+        <v>10051</v>
+      </c>
+      <c r="G11" s="20">
+        <v>15</v>
+      </c>
+      <c r="H11" s="4"/>
+      <c r="I11" s="16"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="20">
+        <v>20438</v>
+      </c>
+      <c r="D12" s="20">
+        <v>4197</v>
+      </c>
+      <c r="E12" s="20">
+        <v>13620</v>
+      </c>
+      <c r="F12" s="20">
+        <v>2570</v>
+      </c>
+      <c r="G12" s="20">
+        <v>51</v>
+      </c>
+      <c r="H12" s="4"/>
+      <c r="I12" s="16"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="20">
+        <v>10186</v>
+      </c>
+      <c r="D13" s="20">
+        <v>2903</v>
+      </c>
+      <c r="E13" s="20">
+        <v>7217</v>
+      </c>
+      <c r="F13" s="20">
+        <v>29</v>
+      </c>
+      <c r="G13" s="20">
+        <v>9</v>
+      </c>
+      <c r="H13" s="4"/>
+      <c r="I13" s="16"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="20">
+        <v>132</v>
+      </c>
+      <c r="D14" s="20">
         <v>21</v>
       </c>
-      <c r="B7" s="4"/>
-[...19 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="E14" s="20">
+        <v>78</v>
+      </c>
+      <c r="F14" s="20">
+        <v>31</v>
+      </c>
+      <c r="G14" s="20">
+        <v>6</v>
+      </c>
+      <c r="H14" s="4"/>
+      <c r="I14" s="16"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="20">
+        <v>148</v>
+      </c>
+      <c r="D15" s="20">
+        <v>21</v>
+      </c>
+      <c r="E15" s="20">
+        <v>82</v>
+      </c>
+      <c r="F15" s="20">
+        <v>31</v>
+      </c>
+      <c r="G15" s="20">
+        <v>14</v>
+      </c>
+      <c r="H15" s="4"/>
+      <c r="I15" s="16"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="20">
+        <v>158</v>
+      </c>
+      <c r="D16" s="20">
         <v>22</v>
       </c>
-      <c r="B8" s="4"/>
-[...144 lines deleted...]
-      <c r="E14" s="19">
+      <c r="E16" s="20">
+        <v>90</v>
+      </c>
+      <c r="F16" s="20">
+        <v>36</v>
+      </c>
+      <c r="G16" s="20">
+        <v>8</v>
+      </c>
+      <c r="H16" s="4"/>
+      <c r="I16" s="16"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="20">
+        <v>20258</v>
+      </c>
+      <c r="D17" s="20">
+        <v>5312</v>
+      </c>
+      <c r="E17" s="20">
+        <v>14841</v>
+      </c>
+      <c r="F17" s="20">
+        <v>58</v>
+      </c>
+      <c r="G17" s="20">
+        <v>19</v>
+      </c>
+      <c r="H17" s="4"/>
+      <c r="I17" s="16"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="24">
+        <v>0</v>
+      </c>
+      <c r="D18" s="24">
+        <v>0</v>
+      </c>
+      <c r="E18" s="24">
+        <v>0</v>
+      </c>
+      <c r="F18" s="24">
+        <v>0</v>
+      </c>
+      <c r="G18" s="24">
+        <v>0</v>
+      </c>
+      <c r="H18" s="13"/>
+      <c r="I18" s="17"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="F14" s="19">
-[...103 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="18" t="s">
-        <v>32</v>
+      <c r="A21" s="19" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="A20:I20"/>
     <mergeCell ref="A21:I21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
-    <col min="8" max="8" width="2" customWidth="true" style="0"/>
-    <col min="9" max="9" width="28" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="2" customWidth="true" style="0"/>
+    <col min="11" max="11" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" customHeight="1" ht="22">
+    <row r="1" spans="1:11" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-    <row r="2" spans="1:9" customHeight="1" ht="15">
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="1:11" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-    </row>
-    <row r="3" spans="1:9" customHeight="1" ht="17">
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" spans="1:11" customHeight="1" ht="17">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
-      <c r="H3" s="3" t="s">
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:9" customHeight="1" ht="17">
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:11" customHeight="1" ht="17">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:9" customHeight="1" ht="17">
+      <c r="H4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+    </row>
+    <row r="5" spans="1:11" customHeight="1" ht="17">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-    <row r="6" spans="1:9" customHeight="1" ht="17">
+        <v>13</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:11" customHeight="1" ht="17">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-    <row r="7" spans="1:9" customHeight="1" ht="17">
+        <v>20</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+    </row>
+    <row r="7" spans="1:11" customHeight="1" ht="17">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-      <c r="A8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="9"/>
-      <c r="C8" s="10">
+      <c r="B8" s="10"/>
+      <c r="C8" s="11">
         <v>6996</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="11">
         <v>4881</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="11">
         <v>1471</v>
       </c>
-      <c r="F8" s="10">
-[...5 lines deleted...]
-      <c r="H8" s="11" t="s">
+      <c r="F8" s="11">
+        <v>0</v>
+      </c>
+      <c r="G8" s="11">
+        <v>62</v>
+      </c>
+      <c r="H8" s="11">
+        <v>30</v>
+      </c>
+      <c r="I8" s="11">
+        <v>552</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="6">
+        <v>2442</v>
+      </c>
+      <c r="D9" s="6">
+        <v>1368</v>
+      </c>
+      <c r="E9" s="6">
+        <v>647</v>
+      </c>
+      <c r="F9" s="6">
+        <v>0</v>
+      </c>
+      <c r="G9" s="6">
+        <v>57</v>
+      </c>
+      <c r="H9" s="6">
+        <v>10</v>
+      </c>
+      <c r="I9" s="6">
+        <v>360</v>
+      </c>
+      <c r="J9" s="4"/>
+      <c r="K9" s="16"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="6">
+        <v>625</v>
+      </c>
+      <c r="D10" s="6">
+        <v>465</v>
+      </c>
+      <c r="E10" s="6">
+        <v>122</v>
+      </c>
+      <c r="F10" s="6">
+        <v>0</v>
+      </c>
+      <c r="G10" s="6">
+        <v>0</v>
+      </c>
+      <c r="H10" s="6">
+        <v>4</v>
+      </c>
+      <c r="I10" s="6">
+        <v>34</v>
+      </c>
+      <c r="J10" s="4"/>
+      <c r="K10" s="16"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="6">
+        <v>646</v>
+      </c>
+      <c r="D11" s="6">
+        <v>579</v>
+      </c>
+      <c r="E11" s="6">
+        <v>30</v>
+      </c>
+      <c r="F11" s="6">
+        <v>0</v>
+      </c>
+      <c r="G11" s="6">
+        <v>0</v>
+      </c>
+      <c r="H11" s="6">
+        <v>2</v>
+      </c>
+      <c r="I11" s="6">
+        <v>35</v>
+      </c>
+      <c r="J11" s="4"/>
+      <c r="K11" s="16"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="6">
+        <v>1187</v>
+      </c>
+      <c r="D12" s="6">
+        <v>691</v>
+      </c>
+      <c r="E12" s="6">
+        <v>410</v>
+      </c>
+      <c r="F12" s="6">
+        <v>0</v>
+      </c>
+      <c r="G12" s="6">
+        <v>5</v>
+      </c>
+      <c r="H12" s="6">
+        <v>3</v>
+      </c>
+      <c r="I12" s="6">
+        <v>78</v>
+      </c>
+      <c r="J12" s="4"/>
+      <c r="K12" s="16"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="6">
+        <v>355</v>
+      </c>
+      <c r="D13" s="6">
+        <v>310</v>
+      </c>
+      <c r="E13" s="6">
+        <v>39</v>
+      </c>
+      <c r="F13" s="6">
+        <v>0</v>
+      </c>
+      <c r="G13" s="6">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>6</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0</v>
+      </c>
+      <c r="J13" s="4"/>
+      <c r="K13" s="16"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="6">
+        <v>512</v>
+      </c>
+      <c r="D14" s="6">
+        <v>455</v>
+      </c>
+      <c r="E14" s="6">
+        <v>56</v>
+      </c>
+      <c r="F14" s="6">
+        <v>0</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>1</v>
+      </c>
+      <c r="I14" s="6">
+        <v>0</v>
+      </c>
+      <c r="J14" s="4"/>
+      <c r="K14" s="16"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="6">
+        <v>232</v>
+      </c>
+      <c r="D15" s="6">
+        <v>187</v>
+      </c>
+      <c r="E15" s="6">
+        <v>35</v>
+      </c>
+      <c r="F15" s="6">
+        <v>0</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>1</v>
+      </c>
+      <c r="I15" s="6">
+        <v>9</v>
+      </c>
+      <c r="J15" s="4"/>
+      <c r="K15" s="16"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="6">
+        <v>135</v>
+      </c>
+      <c r="D16" s="6">
+        <v>122</v>
+      </c>
+      <c r="E16" s="6">
         <v>13</v>
       </c>
-      <c r="I8" s="14"/>
-[...41 lines deleted...]
-      <c r="G10" s="5">
+      <c r="F16" s="6">
+        <v>0</v>
+      </c>
+      <c r="G16" s="6">
+        <v>0</v>
+      </c>
+      <c r="H16" s="6">
+        <v>0</v>
+      </c>
+      <c r="I16" s="6">
+        <v>0</v>
+      </c>
+      <c r="J16" s="4"/>
+      <c r="K16" s="16"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="6">
+        <v>206</v>
+      </c>
+      <c r="D17" s="6">
+        <v>190</v>
+      </c>
+      <c r="E17" s="6">
+        <v>14</v>
+      </c>
+      <c r="F17" s="6">
+        <v>0</v>
+      </c>
+      <c r="G17" s="6">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6">
+        <v>2</v>
+      </c>
+      <c r="I17" s="6">
+        <v>0</v>
+      </c>
+      <c r="J17" s="4"/>
+      <c r="K17" s="16"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="6">
+        <v>237</v>
+      </c>
+      <c r="D18" s="6">
+        <v>236</v>
+      </c>
+      <c r="E18" s="6">
+        <v>0</v>
+      </c>
+      <c r="F18" s="6">
+        <v>0</v>
+      </c>
+      <c r="G18" s="6">
+        <v>0</v>
+      </c>
+      <c r="H18" s="6">
+        <v>1</v>
+      </c>
+      <c r="I18" s="6">
+        <v>0</v>
+      </c>
+      <c r="J18" s="4"/>
+      <c r="K18" s="16"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="13"/>
+      <c r="C19" s="14">
+        <v>419</v>
+      </c>
+      <c r="D19" s="14">
+        <v>278</v>
+      </c>
+      <c r="E19" s="14">
+        <v>105</v>
+      </c>
+      <c r="F19" s="14">
+        <v>0</v>
+      </c>
+      <c r="G19" s="14">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14">
+        <v>0</v>
+      </c>
+      <c r="I19" s="14">
+        <v>36</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="17"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="19" t="s">
         <v>38</v>
-      </c>
-[...212 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:B3"/>
-    <mergeCell ref="C3:G3"/>
-    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:K3"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
     <mergeCell ref="A11:B11"/>
-    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
     <mergeCell ref="A18:B18"/>
-    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
     <mergeCell ref="A19:B19"/>
-    <mergeCell ref="H19:I19"/>
-    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="A21:K21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="8" customWidth="true" style="0"/>
     <col min="7" max="7" width="8" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="8" customWidth="true" style="0"/>
     <col min="11" max="11" width="8" customWidth="true" style="0"/>
     <col min="12" max="12" width="8" customWidth="true" style="0"/>
     <col min="13" max="13" width="8" customWidth="true" style="0"/>
     <col min="14" max="14" width="8" customWidth="true" style="0"/>
     <col min="15" max="15" width="8" customWidth="true" style="0"/>
     <col min="16" max="16" width="8" customWidth="true" style="0"/>
     <col min="17" max="17" width="8" customWidth="true" style="0"/>
     <col min="18" max="18" width="2" customWidth="true" style="0"/>
     <col min="19" max="19" width="26" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
     </row>
     <row r="2" spans="1:19" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
     </row>
     <row r="3" spans="1:19" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="S3" s="3"/>
     </row>
     <row r="4" spans="1:19" customHeight="1" ht="18">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
     </row>
     <row r="5" spans="1:19" customHeight="1" ht="18">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N5" s="3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="P5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="Q5" s="3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
     </row>
     <row r="6" spans="1:19">
-      <c r="A6" s="20" t="s">
+      <c r="A6" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-      <c r="C6" s="10">
+      <c r="B6" s="22"/>
+      <c r="C6" s="11">
         <v>6996</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="11">
         <v>1885</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="11">
         <v>5111</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="11">
         <v>230</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="11">
         <v>5</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="11">
         <v>225</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="11">
         <v>2156</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="11">
         <v>407</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="11">
         <v>1749</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="11">
         <v>1416</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="11">
         <v>427</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N6" s="11">
         <v>989</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O6" s="11">
         <v>379</v>
       </c>
-      <c r="P6" s="10">
+      <c r="P6" s="11">
         <v>125</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q6" s="11">
         <v>254</v>
       </c>
-      <c r="R6" s="21" t="s">
+      <c r="R6" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="S6" s="25"/>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="6">
+        <v>2442</v>
+      </c>
+      <c r="D7" s="6">
+        <v>647</v>
+      </c>
+      <c r="E7" s="6">
+        <v>1795</v>
+      </c>
+      <c r="F7" s="6">
+        <v>112</v>
+      </c>
+      <c r="G7" s="6">
+        <v>2</v>
+      </c>
+      <c r="H7" s="6">
+        <v>110</v>
+      </c>
+      <c r="I7" s="6">
+        <v>709</v>
+      </c>
+      <c r="J7" s="6">
+        <v>121</v>
+      </c>
+      <c r="K7" s="6">
+        <v>588</v>
+      </c>
+      <c r="L7" s="6">
+        <v>480</v>
+      </c>
+      <c r="M7" s="6">
+        <v>128</v>
+      </c>
+      <c r="N7" s="6">
+        <v>352</v>
+      </c>
+      <c r="O7" s="6">
+        <v>196</v>
+      </c>
+      <c r="P7" s="6">
+        <v>54</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>142</v>
+      </c>
+      <c r="R7" s="4"/>
+      <c r="S7" s="16"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="6">
+        <v>625</v>
+      </c>
+      <c r="D8" s="6">
+        <v>164</v>
+      </c>
+      <c r="E8" s="6">
+        <v>461</v>
+      </c>
+      <c r="F8" s="6">
+        <v>23</v>
+      </c>
+      <c r="G8" s="6">
+        <v>0</v>
+      </c>
+      <c r="H8" s="6">
+        <v>23</v>
+      </c>
+      <c r="I8" s="6">
+        <v>194</v>
+      </c>
+      <c r="J8" s="6">
+        <v>36</v>
+      </c>
+      <c r="K8" s="6">
+        <v>158</v>
+      </c>
+      <c r="L8" s="6">
+        <v>153</v>
+      </c>
+      <c r="M8" s="6">
+        <v>44</v>
+      </c>
+      <c r="N8" s="6">
+        <v>109</v>
+      </c>
+      <c r="O8" s="6">
+        <v>22</v>
+      </c>
+      <c r="P8" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>15</v>
+      </c>
+      <c r="R8" s="4"/>
+      <c r="S8" s="16"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="6">
+        <v>646</v>
+      </c>
+      <c r="D9" s="6">
+        <v>170</v>
+      </c>
+      <c r="E9" s="6">
+        <v>476</v>
+      </c>
+      <c r="F9" s="6">
+        <v>8</v>
+      </c>
+      <c r="G9" s="6">
+        <v>0</v>
+      </c>
+      <c r="H9" s="6">
+        <v>8</v>
+      </c>
+      <c r="I9" s="6">
+        <v>246</v>
+      </c>
+      <c r="J9" s="6">
+        <v>46</v>
+      </c>
+      <c r="K9" s="6">
+        <v>200</v>
+      </c>
+      <c r="L9" s="6">
+        <v>154</v>
+      </c>
+      <c r="M9" s="6">
+        <v>47</v>
+      </c>
+      <c r="N9" s="6">
+        <v>107</v>
+      </c>
+      <c r="O9" s="6">
+        <v>41</v>
+      </c>
+      <c r="P9" s="6">
         <v>13</v>
       </c>
-      <c r="S6" s="24"/>
-[...18 lines deleted...]
-      <c r="G7" s="5">
+      <c r="Q9" s="6">
+        <v>28</v>
+      </c>
+      <c r="R9" s="4"/>
+      <c r="S9" s="16"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="6">
+        <v>1187</v>
+      </c>
+      <c r="D10" s="6">
+        <v>321</v>
+      </c>
+      <c r="E10" s="6">
+        <v>866</v>
+      </c>
+      <c r="F10" s="6">
+        <v>33</v>
+      </c>
+      <c r="G10" s="6">
+        <v>0</v>
+      </c>
+      <c r="H10" s="6">
+        <v>33</v>
+      </c>
+      <c r="I10" s="6">
+        <v>278</v>
+      </c>
+      <c r="J10" s="6">
+        <v>47</v>
+      </c>
+      <c r="K10" s="6">
+        <v>231</v>
+      </c>
+      <c r="L10" s="6">
+        <v>246</v>
+      </c>
+      <c r="M10" s="6">
+        <v>88</v>
+      </c>
+      <c r="N10" s="6">
+        <v>158</v>
+      </c>
+      <c r="O10" s="6">
+        <v>60</v>
+      </c>
+      <c r="P10" s="6">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>33</v>
+      </c>
+      <c r="R10" s="4"/>
+      <c r="S10" s="16"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="6">
+        <v>355</v>
+      </c>
+      <c r="D11" s="6">
+        <v>78</v>
+      </c>
+      <c r="E11" s="6">
+        <v>277</v>
+      </c>
+      <c r="F11" s="6">
+        <v>6</v>
+      </c>
+      <c r="G11" s="6">
+        <v>0</v>
+      </c>
+      <c r="H11" s="6">
+        <v>6</v>
+      </c>
+      <c r="I11" s="6">
+        <v>155</v>
+      </c>
+      <c r="J11" s="6">
+        <v>23</v>
+      </c>
+      <c r="K11" s="6">
+        <v>132</v>
+      </c>
+      <c r="L11" s="6">
+        <v>77</v>
+      </c>
+      <c r="M11" s="6">
+        <v>20</v>
+      </c>
+      <c r="N11" s="6">
+        <v>57</v>
+      </c>
+      <c r="O11" s="6">
+        <v>10</v>
+      </c>
+      <c r="P11" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>5</v>
+      </c>
+      <c r="R11" s="4"/>
+      <c r="S11" s="16"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="6">
+        <v>512</v>
+      </c>
+      <c r="D12" s="6">
+        <v>145</v>
+      </c>
+      <c r="E12" s="6">
+        <v>367</v>
+      </c>
+      <c r="F12" s="6">
+        <v>18</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1</v>
+      </c>
+      <c r="H12" s="6">
+        <v>17</v>
+      </c>
+      <c r="I12" s="6">
+        <v>217</v>
+      </c>
+      <c r="J12" s="6">
+        <v>54</v>
+      </c>
+      <c r="K12" s="6">
+        <v>163</v>
+      </c>
+      <c r="L12" s="6">
+        <v>127</v>
+      </c>
+      <c r="M12" s="6">
+        <v>37</v>
+      </c>
+      <c r="N12" s="6">
+        <v>90</v>
+      </c>
+      <c r="O12" s="6">
+        <v>26</v>
+      </c>
+      <c r="P12" s="6">
+        <v>10</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>16</v>
+      </c>
+      <c r="R12" s="4"/>
+      <c r="S12" s="16"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="6">
+        <v>232</v>
+      </c>
+      <c r="D13" s="6">
+        <v>62</v>
+      </c>
+      <c r="E13" s="6">
+        <v>170</v>
+      </c>
+      <c r="F13" s="6">
+        <v>6</v>
+      </c>
+      <c r="G13" s="6">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>6</v>
+      </c>
+      <c r="I13" s="6">
+        <v>77</v>
+      </c>
+      <c r="J13" s="6">
+        <v>16</v>
+      </c>
+      <c r="K13" s="6">
+        <v>61</v>
+      </c>
+      <c r="L13" s="6">
+        <v>12</v>
+      </c>
+      <c r="M13" s="6">
+        <v>4</v>
+      </c>
+      <c r="N13" s="6">
+        <v>8</v>
+      </c>
+      <c r="O13" s="6">
+        <v>0</v>
+      </c>
+      <c r="P13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4"/>
+      <c r="S13" s="16"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="6">
+        <v>135</v>
+      </c>
+      <c r="D14" s="6">
+        <v>39</v>
+      </c>
+      <c r="E14" s="6">
+        <v>96</v>
+      </c>
+      <c r="F14" s="6">
+        <v>4</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>4</v>
+      </c>
+      <c r="I14" s="6">
+        <v>51</v>
+      </c>
+      <c r="J14" s="6">
+        <v>15</v>
+      </c>
+      <c r="K14" s="6">
+        <v>36</v>
+      </c>
+      <c r="L14" s="6">
+        <v>12</v>
+      </c>
+      <c r="M14" s="6">
+        <v>4</v>
+      </c>
+      <c r="N14" s="6">
+        <v>8</v>
+      </c>
+      <c r="O14" s="6">
+        <v>0</v>
+      </c>
+      <c r="P14" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4"/>
+      <c r="S14" s="16"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="6">
+        <v>206</v>
+      </c>
+      <c r="D15" s="6">
+        <v>60</v>
+      </c>
+      <c r="E15" s="6">
+        <v>146</v>
+      </c>
+      <c r="F15" s="6">
+        <v>1</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>1</v>
+      </c>
+      <c r="I15" s="6">
+        <v>57</v>
+      </c>
+      <c r="J15" s="6">
+        <v>16</v>
+      </c>
+      <c r="K15" s="6">
+        <v>41</v>
+      </c>
+      <c r="L15" s="6">
+        <v>38</v>
+      </c>
+      <c r="M15" s="6">
+        <v>8</v>
+      </c>
+      <c r="N15" s="6">
+        <v>30</v>
+      </c>
+      <c r="O15" s="6">
+        <v>1</v>
+      </c>
+      <c r="P15" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4"/>
+      <c r="S15" s="16"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="6">
+        <v>237</v>
+      </c>
+      <c r="D16" s="6">
+        <v>69</v>
+      </c>
+      <c r="E16" s="6">
+        <v>168</v>
+      </c>
+      <c r="F16" s="6">
+        <v>0</v>
+      </c>
+      <c r="G16" s="6">
+        <v>0</v>
+      </c>
+      <c r="H16" s="6">
+        <v>0</v>
+      </c>
+      <c r="I16" s="6">
+        <v>59</v>
+      </c>
+      <c r="J16" s="6">
+        <v>14</v>
+      </c>
+      <c r="K16" s="6">
+        <v>45</v>
+      </c>
+      <c r="L16" s="6">
+        <v>45</v>
+      </c>
+      <c r="M16" s="6">
+        <v>18</v>
+      </c>
+      <c r="N16" s="6">
+        <v>27</v>
+      </c>
+      <c r="O16" s="6">
+        <v>4</v>
+      </c>
+      <c r="P16" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>3</v>
+      </c>
+      <c r="R16" s="4"/>
+      <c r="S16" s="16"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="13"/>
+      <c r="C17" s="14">
+        <v>419</v>
+      </c>
+      <c r="D17" s="14">
+        <v>130</v>
+      </c>
+      <c r="E17" s="14">
+        <v>289</v>
+      </c>
+      <c r="F17" s="14">
+        <v>19</v>
+      </c>
+      <c r="G17" s="14">
         <v>2</v>
       </c>
-      <c r="H7" s="5">
-[...76 lines deleted...]
-      <c r="P8" s="5">
+      <c r="H17" s="14">
+        <v>17</v>
+      </c>
+      <c r="I17" s="14">
+        <v>113</v>
+      </c>
+      <c r="J17" s="14">
+        <v>19</v>
+      </c>
+      <c r="K17" s="14">
+        <v>94</v>
+      </c>
+      <c r="L17" s="14">
+        <v>72</v>
+      </c>
+      <c r="M17" s="14">
+        <v>29</v>
+      </c>
+      <c r="N17" s="14">
+        <v>43</v>
+      </c>
+      <c r="O17" s="14">
+        <v>19</v>
+      </c>
+      <c r="P17" s="14">
         <v>7</v>
       </c>
-      <c r="Q8" s="5">
-[...249 lines deleted...]
-      <c r="L13" s="5">
+      <c r="Q17" s="14">
         <v>12</v>
       </c>
-      <c r="M13" s="5">
-[...102 lines deleted...]
-      <c r="L15" s="5">
+      <c r="R17" s="13"/>
+      <c r="S17" s="17"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="19" t="s">
         <v>38</v>
-      </c>
-[...126 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="O3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="R8:S8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="R12:S12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="R15:S15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="R16:S16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="R17:S17"/>
     <mergeCell ref="A19:S19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S28"/>
+  <dimension ref="A1:Y34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A28" sqref="A28"/>
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="8" customWidth="true" style="0"/>
     <col min="7" max="7" width="8" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="8" customWidth="true" style="0"/>
     <col min="11" max="11" width="8" customWidth="true" style="0"/>
     <col min="12" max="12" width="8" customWidth="true" style="0"/>
     <col min="13" max="13" width="8" customWidth="true" style="0"/>
     <col min="14" max="14" width="8" customWidth="true" style="0"/>
     <col min="15" max="15" width="8" customWidth="true" style="0"/>
     <col min="16" max="16" width="8" customWidth="true" style="0"/>
     <col min="17" max="17" width="8" customWidth="true" style="0"/>
-    <col min="18" max="18" width="2" customWidth="true" style="0"/>
-    <col min="19" max="19" width="22" customWidth="true" style="0"/>
+    <col min="18" max="18" width="8" customWidth="true" style="0"/>
+    <col min="19" max="19" width="8" customWidth="true" style="0"/>
+    <col min="20" max="20" width="8" customWidth="true" style="0"/>
+    <col min="21" max="21" width="8" customWidth="true" style="0"/>
+    <col min="22" max="22" width="8" customWidth="true" style="0"/>
+    <col min="23" max="23" width="8" customWidth="true" style="0"/>
+    <col min="24" max="24" width="2" customWidth="true" style="0"/>
+    <col min="25" max="25" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" customHeight="1" ht="22">
+    <row r="1" spans="1:25" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
-    </row>
-    <row r="2" spans="1:19" customHeight="1" ht="15">
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2" spans="1:25" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
-    </row>
-    <row r="3" spans="1:19" customHeight="1" ht="17">
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+    </row>
+    <row r="3" spans="1:25" customHeight="1" ht="17">
       <c r="A3" s="3" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="S3" s="3"/>
-    </row>
-    <row r="4" spans="1:19" customHeight="1" ht="17">
+      <c r="T3" s="3"/>
+      <c r="U3" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y3" s="3"/>
+    </row>
+    <row r="4" spans="1:25" customHeight="1" ht="17">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:19" customHeight="1" ht="17">
+        <v>85</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="U4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="V4" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="W4" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+    </row>
+    <row r="5" spans="1:25" customHeight="1" ht="17">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="N5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="U5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="V5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="W5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="22"/>
+      <c r="C6" s="23">
+        <v>125941</v>
+      </c>
+      <c r="D6" s="23">
+        <v>67707</v>
+      </c>
+      <c r="E6" s="23">
+        <v>58234</v>
+      </c>
+      <c r="F6" s="23">
+        <v>60635</v>
+      </c>
+      <c r="G6" s="23">
+        <v>30263</v>
+      </c>
+      <c r="H6" s="23">
+        <v>30372</v>
+      </c>
+      <c r="I6" s="23">
+        <v>23757</v>
+      </c>
+      <c r="J6" s="23">
+        <v>11922</v>
+      </c>
+      <c r="K6" s="23">
+        <v>11835</v>
+      </c>
+      <c r="L6" s="23">
+        <v>12812</v>
+      </c>
+      <c r="M6" s="23">
+        <v>6730</v>
+      </c>
+      <c r="N6" s="23">
+        <v>6082</v>
+      </c>
+      <c r="O6" s="23">
+        <v>1449</v>
+      </c>
+      <c r="P6" s="23">
+        <v>688</v>
+      </c>
+      <c r="Q6" s="23">
+        <v>761</v>
+      </c>
+      <c r="R6" s="23">
+        <v>12114</v>
+      </c>
+      <c r="S6" s="23">
+        <v>8968</v>
+      </c>
+      <c r="T6" s="23">
+        <v>3146</v>
+      </c>
+      <c r="U6" s="23">
+        <v>15174</v>
+      </c>
+      <c r="V6" s="23">
+        <v>9136</v>
+      </c>
+      <c r="W6" s="23">
+        <v>6038</v>
+      </c>
+      <c r="X6" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y6" s="25"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" s="26"/>
+      <c r="C7" s="27">
+        <v>18582</v>
+      </c>
+      <c r="D7" s="27">
+        <v>9697</v>
+      </c>
+      <c r="E7" s="27">
+        <v>8885</v>
+      </c>
+      <c r="F7" s="27">
+        <v>7278</v>
+      </c>
+      <c r="G7" s="27">
+        <v>3805</v>
+      </c>
+      <c r="H7" s="27">
+        <v>3473</v>
+      </c>
+      <c r="I7" s="27">
+        <v>4225</v>
+      </c>
+      <c r="J7" s="27">
+        <v>2165</v>
+      </c>
+      <c r="K7" s="27">
+        <v>2060</v>
+      </c>
+      <c r="L7" s="27">
+        <v>7079</v>
+      </c>
+      <c r="M7" s="27">
+        <v>3727</v>
+      </c>
+      <c r="N7" s="27">
+        <v>3352</v>
+      </c>
+      <c r="O7" s="27">
+        <v>0</v>
+      </c>
+      <c r="P7" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="27">
+        <v>0</v>
+      </c>
+      <c r="R7" s="27">
+        <v>0</v>
+      </c>
+      <c r="S7" s="27">
+        <v>0</v>
+      </c>
+      <c r="T7" s="27">
+        <v>0</v>
+      </c>
+      <c r="U7" s="27">
+        <v>0</v>
+      </c>
+      <c r="V7" s="27">
+        <v>0</v>
+      </c>
+      <c r="W7" s="27">
+        <v>0</v>
+      </c>
+      <c r="X7" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y7" s="29"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="20">
+        <v>2176</v>
+      </c>
+      <c r="D8" s="20">
+        <v>1181</v>
+      </c>
+      <c r="E8" s="20">
+        <v>995</v>
+      </c>
+      <c r="F8" s="20">
+        <v>690</v>
+      </c>
+      <c r="G8" s="20">
+        <v>399</v>
+      </c>
+      <c r="H8" s="20">
+        <v>291</v>
+      </c>
+      <c r="I8" s="20">
+        <v>1041</v>
+      </c>
+      <c r="J8" s="20">
+        <v>559</v>
+      </c>
+      <c r="K8" s="20">
+        <v>482</v>
+      </c>
+      <c r="L8" s="20">
+        <v>445</v>
+      </c>
+      <c r="M8" s="20">
+        <v>223</v>
+      </c>
+      <c r="N8" s="20">
+        <v>222</v>
+      </c>
+      <c r="O8" s="20">
+        <v>0</v>
+      </c>
+      <c r="P8" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="20">
+        <v>0</v>
+      </c>
+      <c r="R8" s="20">
+        <v>0</v>
+      </c>
+      <c r="S8" s="20">
+        <v>0</v>
+      </c>
+      <c r="T8" s="20">
+        <v>0</v>
+      </c>
+      <c r="U8" s="20">
+        <v>0</v>
+      </c>
+      <c r="V8" s="20">
+        <v>0</v>
+      </c>
+      <c r="W8" s="20">
+        <v>0</v>
+      </c>
+      <c r="X8" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y8" s="16"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="20">
+        <v>5160</v>
+      </c>
+      <c r="D9" s="20">
+        <v>2594</v>
+      </c>
+      <c r="E9" s="20">
+        <v>2566</v>
+      </c>
+      <c r="F9" s="20">
+        <v>3200</v>
+      </c>
+      <c r="G9" s="20">
+        <v>1618</v>
+      </c>
+      <c r="H9" s="20">
+        <v>1582</v>
+      </c>
+      <c r="I9" s="20">
+        <v>1362</v>
+      </c>
+      <c r="J9" s="20">
+        <v>670</v>
+      </c>
+      <c r="K9" s="20">
+        <v>692</v>
+      </c>
+      <c r="L9" s="20">
+        <v>598</v>
+      </c>
+      <c r="M9" s="20">
+        <v>306</v>
+      </c>
+      <c r="N9" s="20">
+        <v>292</v>
+      </c>
+      <c r="O9" s="20">
+        <v>0</v>
+      </c>
+      <c r="P9" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>0</v>
+      </c>
+      <c r="R9" s="20">
+        <v>0</v>
+      </c>
+      <c r="S9" s="20">
+        <v>0</v>
+      </c>
+      <c r="T9" s="20">
+        <v>0</v>
+      </c>
+      <c r="U9" s="20">
+        <v>0</v>
+      </c>
+      <c r="V9" s="20">
+        <v>0</v>
+      </c>
+      <c r="W9" s="20">
+        <v>0</v>
+      </c>
+      <c r="X9" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y9" s="16"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="20">
+        <v>5559</v>
+      </c>
+      <c r="D10" s="20">
+        <v>2893</v>
+      </c>
+      <c r="E10" s="20">
+        <v>2666</v>
+      </c>
+      <c r="F10" s="20">
+        <v>3388</v>
+      </c>
+      <c r="G10" s="20">
+        <v>1788</v>
+      </c>
+      <c r="H10" s="20">
+        <v>1600</v>
+      </c>
+      <c r="I10" s="20">
+        <v>1584</v>
+      </c>
+      <c r="J10" s="20">
+        <v>818</v>
+      </c>
+      <c r="K10" s="20">
+        <v>766</v>
+      </c>
+      <c r="L10" s="20">
+        <v>587</v>
+      </c>
+      <c r="M10" s="20">
+        <v>287</v>
+      </c>
+      <c r="N10" s="20">
+        <v>300</v>
+      </c>
+      <c r="O10" s="20">
+        <v>0</v>
+      </c>
+      <c r="P10" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>0</v>
+      </c>
+      <c r="R10" s="20">
+        <v>0</v>
+      </c>
+      <c r="S10" s="20">
+        <v>0</v>
+      </c>
+      <c r="T10" s="20">
+        <v>0</v>
+      </c>
+      <c r="U10" s="20">
+        <v>0</v>
+      </c>
+      <c r="V10" s="20">
+        <v>0</v>
+      </c>
+      <c r="W10" s="20">
+        <v>0</v>
+      </c>
+      <c r="X10" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y10" s="16"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="20">
+        <v>5687</v>
+      </c>
+      <c r="D11" s="20">
+        <v>3029</v>
+      </c>
+      <c r="E11" s="20">
+        <v>2658</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0</v>
+      </c>
+      <c r="G11" s="20">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>238</v>
+      </c>
+      <c r="J11" s="20">
+        <v>118</v>
+      </c>
+      <c r="K11" s="20">
+        <v>120</v>
+      </c>
+      <c r="L11" s="20">
+        <v>5449</v>
+      </c>
+      <c r="M11" s="20">
+        <v>2911</v>
+      </c>
+      <c r="N11" s="20">
+        <v>2538</v>
+      </c>
+      <c r="O11" s="20">
+        <v>0</v>
+      </c>
+      <c r="P11" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="20">
+        <v>0</v>
+      </c>
+      <c r="R11" s="20">
+        <v>0</v>
+      </c>
+      <c r="S11" s="20">
+        <v>0</v>
+      </c>
+      <c r="T11" s="20">
+        <v>0</v>
+      </c>
+      <c r="U11" s="20">
+        <v>0</v>
+      </c>
+      <c r="V11" s="20">
+        <v>0</v>
+      </c>
+      <c r="W11" s="20">
+        <v>0</v>
+      </c>
+      <c r="X11" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y11" s="16"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="26"/>
+      <c r="C12" s="27">
+        <v>40824</v>
+      </c>
+      <c r="D12" s="27">
+        <v>21029</v>
+      </c>
+      <c r="E12" s="27">
+        <v>19795</v>
+      </c>
+      <c r="F12" s="27">
+        <v>25252</v>
+      </c>
+      <c r="G12" s="27">
+        <v>13058</v>
+      </c>
+      <c r="H12" s="27">
+        <v>12194</v>
+      </c>
+      <c r="I12" s="27">
+        <v>12017</v>
+      </c>
+      <c r="J12" s="27">
+        <v>6127</v>
+      </c>
+      <c r="K12" s="27">
+        <v>5890</v>
+      </c>
+      <c r="L12" s="27">
+        <v>3555</v>
+      </c>
+      <c r="M12" s="27">
+        <v>1844</v>
+      </c>
+      <c r="N12" s="27">
+        <v>1711</v>
+      </c>
+      <c r="O12" s="27">
+        <v>0</v>
+      </c>
+      <c r="P12" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>0</v>
+      </c>
+      <c r="R12" s="27">
+        <v>0</v>
+      </c>
+      <c r="S12" s="27">
+        <v>0</v>
+      </c>
+      <c r="T12" s="27">
+        <v>0</v>
+      </c>
+      <c r="U12" s="27">
+        <v>0</v>
+      </c>
+      <c r="V12" s="27">
+        <v>0</v>
+      </c>
+      <c r="W12" s="27">
+        <v>0</v>
+      </c>
+      <c r="X12" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y12" s="29"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="20">
+        <v>6348</v>
+      </c>
+      <c r="D13" s="20">
+        <v>3219</v>
+      </c>
+      <c r="E13" s="20">
+        <v>3129</v>
+      </c>
+      <c r="F13" s="20">
+        <v>4014</v>
+      </c>
+      <c r="G13" s="20">
+        <v>2052</v>
+      </c>
+      <c r="H13" s="20">
+        <v>1962</v>
+      </c>
+      <c r="I13" s="20">
+        <v>1798</v>
+      </c>
+      <c r="J13" s="20">
+        <v>897</v>
+      </c>
+      <c r="K13" s="20">
+        <v>901</v>
+      </c>
+      <c r="L13" s="20">
+        <v>536</v>
+      </c>
+      <c r="M13" s="20">
+        <v>270</v>
+      </c>
+      <c r="N13" s="20">
+        <v>266</v>
+      </c>
+      <c r="O13" s="20">
+        <v>0</v>
+      </c>
+      <c r="P13" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="20">
+        <v>0</v>
+      </c>
+      <c r="R13" s="20">
+        <v>0</v>
+      </c>
+      <c r="S13" s="20">
+        <v>0</v>
+      </c>
+      <c r="T13" s="20">
+        <v>0</v>
+      </c>
+      <c r="U13" s="20">
+        <v>0</v>
+      </c>
+      <c r="V13" s="20">
+        <v>0</v>
+      </c>
+      <c r="W13" s="20">
+        <v>0</v>
+      </c>
+      <c r="X13" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y13" s="16"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="20">
+        <v>6510</v>
+      </c>
+      <c r="D14" s="20">
+        <v>3310</v>
+      </c>
+      <c r="E14" s="20">
+        <v>3200</v>
+      </c>
+      <c r="F14" s="20">
+        <v>3975</v>
+      </c>
+      <c r="G14" s="20">
+        <v>2018</v>
+      </c>
+      <c r="H14" s="20">
+        <v>1957</v>
+      </c>
+      <c r="I14" s="20">
+        <v>1972</v>
+      </c>
+      <c r="J14" s="20">
+        <v>1015</v>
+      </c>
+      <c r="K14" s="20">
+        <v>957</v>
+      </c>
+      <c r="L14" s="20">
+        <v>563</v>
+      </c>
+      <c r="M14" s="20">
+        <v>277</v>
+      </c>
+      <c r="N14" s="20">
+        <v>286</v>
+      </c>
+      <c r="O14" s="20">
+        <v>0</v>
+      </c>
+      <c r="P14" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="20">
+        <v>0</v>
+      </c>
+      <c r="R14" s="20">
+        <v>0</v>
+      </c>
+      <c r="S14" s="20">
+        <v>0</v>
+      </c>
+      <c r="T14" s="20">
+        <v>0</v>
+      </c>
+      <c r="U14" s="20">
+        <v>0</v>
+      </c>
+      <c r="V14" s="20">
+        <v>0</v>
+      </c>
+      <c r="W14" s="20">
+        <v>0</v>
+      </c>
+      <c r="X14" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y14" s="16"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="20">
+        <v>6698</v>
+      </c>
+      <c r="D15" s="20">
+        <v>3505</v>
+      </c>
+      <c r="E15" s="20">
+        <v>3193</v>
+      </c>
+      <c r="F15" s="20">
+        <v>4176</v>
+      </c>
+      <c r="G15" s="20">
+        <v>2191</v>
+      </c>
+      <c r="H15" s="20">
+        <v>1985</v>
+      </c>
+      <c r="I15" s="20">
+        <v>1937</v>
+      </c>
+      <c r="J15" s="20">
+        <v>1002</v>
+      </c>
+      <c r="K15" s="20">
+        <v>935</v>
+      </c>
+      <c r="L15" s="20">
+        <v>585</v>
+      </c>
+      <c r="M15" s="20">
+        <v>312</v>
+      </c>
+      <c r="N15" s="20">
+        <v>273</v>
+      </c>
+      <c r="O15" s="20">
+        <v>0</v>
+      </c>
+      <c r="P15" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="20">
+        <v>0</v>
+      </c>
+      <c r="R15" s="20">
+        <v>0</v>
+      </c>
+      <c r="S15" s="20">
+        <v>0</v>
+      </c>
+      <c r="T15" s="20">
+        <v>0</v>
+      </c>
+      <c r="U15" s="20">
+        <v>0</v>
+      </c>
+      <c r="V15" s="20">
+        <v>0</v>
+      </c>
+      <c r="W15" s="20">
+        <v>0</v>
+      </c>
+      <c r="X15" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y15" s="16"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="20">
+        <v>6991</v>
+      </c>
+      <c r="D16" s="20">
+        <v>3596</v>
+      </c>
+      <c r="E16" s="20">
+        <v>3395</v>
+      </c>
+      <c r="F16" s="20">
+        <v>4254</v>
+      </c>
+      <c r="G16" s="20">
+        <v>2192</v>
+      </c>
+      <c r="H16" s="20">
+        <v>2062</v>
+      </c>
+      <c r="I16" s="20">
+        <v>2114</v>
+      </c>
+      <c r="J16" s="20">
+        <v>1073</v>
+      </c>
+      <c r="K16" s="20">
+        <v>1041</v>
+      </c>
+      <c r="L16" s="20">
+        <v>623</v>
+      </c>
+      <c r="M16" s="20">
+        <v>331</v>
+      </c>
+      <c r="N16" s="20">
+        <v>292</v>
+      </c>
+      <c r="O16" s="20">
+        <v>0</v>
+      </c>
+      <c r="P16" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="20">
+        <v>0</v>
+      </c>
+      <c r="R16" s="20">
+        <v>0</v>
+      </c>
+      <c r="S16" s="20">
+        <v>0</v>
+      </c>
+      <c r="T16" s="20">
+        <v>0</v>
+      </c>
+      <c r="U16" s="20">
+        <v>0</v>
+      </c>
+      <c r="V16" s="20">
+        <v>0</v>
+      </c>
+      <c r="W16" s="20">
+        <v>0</v>
+      </c>
+      <c r="X16" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y16" s="16"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="20">
+        <v>7001</v>
+      </c>
+      <c r="D17" s="20">
+        <v>3617</v>
+      </c>
+      <c r="E17" s="20">
+        <v>3384</v>
+      </c>
+      <c r="F17" s="20">
+        <v>4341</v>
+      </c>
+      <c r="G17" s="20">
+        <v>2248</v>
+      </c>
+      <c r="H17" s="20">
+        <v>2093</v>
+      </c>
+      <c r="I17" s="20">
+        <v>2043</v>
+      </c>
+      <c r="J17" s="20">
+        <v>1036</v>
+      </c>
+      <c r="K17" s="20">
+        <v>1007</v>
+      </c>
+      <c r="L17" s="20">
+        <v>617</v>
+      </c>
+      <c r="M17" s="20">
+        <v>333</v>
+      </c>
+      <c r="N17" s="20">
+        <v>284</v>
+      </c>
+      <c r="O17" s="20">
+        <v>0</v>
+      </c>
+      <c r="P17" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="20">
+        <v>0</v>
+      </c>
+      <c r="R17" s="20">
+        <v>0</v>
+      </c>
+      <c r="S17" s="20">
+        <v>0</v>
+      </c>
+      <c r="T17" s="20">
+        <v>0</v>
+      </c>
+      <c r="U17" s="20">
+        <v>0</v>
+      </c>
+      <c r="V17" s="20">
+        <v>0</v>
+      </c>
+      <c r="W17" s="20">
+        <v>0</v>
+      </c>
+      <c r="X17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y17" s="16"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="20">
+        <v>7276</v>
+      </c>
+      <c r="D18" s="20">
+        <v>3782</v>
+      </c>
+      <c r="E18" s="20">
+        <v>3494</v>
+      </c>
+      <c r="F18" s="20">
+        <v>4492</v>
+      </c>
+      <c r="G18" s="20">
+        <v>2357</v>
+      </c>
+      <c r="H18" s="20">
+        <v>2135</v>
+      </c>
+      <c r="I18" s="20">
+        <v>2153</v>
+      </c>
+      <c r="J18" s="20">
+        <v>1104</v>
+      </c>
+      <c r="K18" s="20">
+        <v>1049</v>
+      </c>
+      <c r="L18" s="20">
+        <v>631</v>
+      </c>
+      <c r="M18" s="20">
+        <v>321</v>
+      </c>
+      <c r="N18" s="20">
+        <v>310</v>
+      </c>
+      <c r="O18" s="20">
+        <v>0</v>
+      </c>
+      <c r="P18" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="20">
+        <v>0</v>
+      </c>
+      <c r="R18" s="20">
+        <v>0</v>
+      </c>
+      <c r="S18" s="20">
+        <v>0</v>
+      </c>
+      <c r="T18" s="20">
+        <v>0</v>
+      </c>
+      <c r="U18" s="20">
+        <v>0</v>
+      </c>
+      <c r="V18" s="20">
+        <v>0</v>
+      </c>
+      <c r="W18" s="20">
+        <v>0</v>
+      </c>
+      <c r="X18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y18" s="16"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="26"/>
+      <c r="C19" s="27">
+        <v>24819</v>
+      </c>
+      <c r="D19" s="27">
+        <v>12711</v>
+      </c>
+      <c r="E19" s="27">
+        <v>12108</v>
+      </c>
+      <c r="F19" s="27">
+        <v>16340</v>
+      </c>
+      <c r="G19" s="27">
+        <v>8432</v>
+      </c>
+      <c r="H19" s="27">
+        <v>7908</v>
+      </c>
+      <c r="I19" s="27">
+        <v>5635</v>
+      </c>
+      <c r="J19" s="27">
+        <v>2797</v>
+      </c>
+      <c r="K19" s="27">
+        <v>2838</v>
+      </c>
+      <c r="L19" s="27">
+        <v>1782</v>
+      </c>
+      <c r="M19" s="27">
+        <v>970</v>
+      </c>
+      <c r="N19" s="27">
+        <v>812</v>
+      </c>
+      <c r="O19" s="27">
+        <v>1062</v>
+      </c>
+      <c r="P19" s="27">
+        <v>512</v>
+      </c>
+      <c r="Q19" s="27">
+        <v>550</v>
+      </c>
+      <c r="R19" s="27">
+        <v>0</v>
+      </c>
+      <c r="S19" s="27">
+        <v>0</v>
+      </c>
+      <c r="T19" s="27">
+        <v>0</v>
+      </c>
+      <c r="U19" s="27">
+        <v>0</v>
+      </c>
+      <c r="V19" s="27">
+        <v>0</v>
+      </c>
+      <c r="W19" s="27">
+        <v>0</v>
+      </c>
+      <c r="X19" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y19" s="29"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="20">
+        <v>8657</v>
+      </c>
+      <c r="D20" s="20">
+        <v>4438</v>
+      </c>
+      <c r="E20" s="20">
+        <v>4219</v>
+      </c>
+      <c r="F20" s="20">
+        <v>5721</v>
+      </c>
+      <c r="G20" s="20">
+        <v>2936</v>
+      </c>
+      <c r="H20" s="20">
+        <v>2785</v>
+      </c>
+      <c r="I20" s="20">
+        <v>1878</v>
+      </c>
+      <c r="J20" s="20">
+        <v>942</v>
+      </c>
+      <c r="K20" s="20">
+        <v>936</v>
+      </c>
+      <c r="L20" s="20">
+        <v>691</v>
+      </c>
+      <c r="M20" s="20">
+        <v>379</v>
+      </c>
+      <c r="N20" s="20">
+        <v>312</v>
+      </c>
+      <c r="O20" s="20">
+        <v>367</v>
+      </c>
+      <c r="P20" s="20">
+        <v>181</v>
+      </c>
+      <c r="Q20" s="20">
+        <v>186</v>
+      </c>
+      <c r="R20" s="20">
+        <v>0</v>
+      </c>
+      <c r="S20" s="20">
+        <v>0</v>
+      </c>
+      <c r="T20" s="20">
+        <v>0</v>
+      </c>
+      <c r="U20" s="20">
+        <v>0</v>
+      </c>
+      <c r="V20" s="20">
+        <v>0</v>
+      </c>
+      <c r="W20" s="20">
+        <v>0</v>
+      </c>
+      <c r="X20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y20" s="16"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="20">
+        <v>8418</v>
+      </c>
+      <c r="D21" s="20">
+        <v>4332</v>
+      </c>
+      <c r="E21" s="20">
+        <v>4086</v>
+      </c>
+      <c r="F21" s="20">
+        <v>5495</v>
+      </c>
+      <c r="G21" s="20">
+        <v>2866</v>
+      </c>
+      <c r="H21" s="20">
+        <v>2629</v>
+      </c>
+      <c r="I21" s="20">
+        <v>1975</v>
+      </c>
+      <c r="J21" s="20">
+        <v>978</v>
+      </c>
+      <c r="K21" s="20">
+        <v>997</v>
+      </c>
+      <c r="L21" s="20">
+        <v>570</v>
+      </c>
+      <c r="M21" s="20">
+        <v>303</v>
+      </c>
+      <c r="N21" s="20">
+        <v>267</v>
+      </c>
+      <c r="O21" s="20">
+        <v>378</v>
+      </c>
+      <c r="P21" s="20">
+        <v>185</v>
+      </c>
+      <c r="Q21" s="20">
+        <v>193</v>
+      </c>
+      <c r="R21" s="20">
+        <v>0</v>
+      </c>
+      <c r="S21" s="20">
+        <v>0</v>
+      </c>
+      <c r="T21" s="20">
+        <v>0</v>
+      </c>
+      <c r="U21" s="20">
+        <v>0</v>
+      </c>
+      <c r="V21" s="20">
+        <v>0</v>
+      </c>
+      <c r="W21" s="20">
+        <v>0</v>
+      </c>
+      <c r="X21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y21" s="16"/>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B22" s="4"/>
+      <c r="C22" s="20">
+        <v>7744</v>
+      </c>
+      <c r="D22" s="20">
+        <v>3941</v>
+      </c>
+      <c r="E22" s="20">
+        <v>3803</v>
+      </c>
+      <c r="F22" s="20">
+        <v>5124</v>
+      </c>
+      <c r="G22" s="20">
+        <v>2630</v>
+      </c>
+      <c r="H22" s="20">
+        <v>2494</v>
+      </c>
+      <c r="I22" s="20">
+        <v>1782</v>
+      </c>
+      <c r="J22" s="20">
+        <v>877</v>
+      </c>
+      <c r="K22" s="20">
+        <v>905</v>
+      </c>
+      <c r="L22" s="20">
+        <v>521</v>
+      </c>
+      <c r="M22" s="20">
+        <v>288</v>
+      </c>
+      <c r="N22" s="20">
+        <v>233</v>
+      </c>
+      <c r="O22" s="20">
+        <v>317</v>
+      </c>
+      <c r="P22" s="20">
+        <v>146</v>
+      </c>
+      <c r="Q22" s="20">
+        <v>171</v>
+      </c>
+      <c r="R22" s="20">
+        <v>0</v>
+      </c>
+      <c r="S22" s="20">
+        <v>0</v>
+      </c>
+      <c r="T22" s="20">
+        <v>0</v>
+      </c>
+      <c r="U22" s="20">
+        <v>0</v>
+      </c>
+      <c r="V22" s="20">
+        <v>0</v>
+      </c>
+      <c r="W22" s="20">
+        <v>0</v>
+      </c>
+      <c r="X22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y22" s="16"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="26"/>
+      <c r="C23" s="27">
+        <v>14301</v>
+      </c>
+      <c r="D23" s="27">
+        <v>6100</v>
+      </c>
+      <c r="E23" s="27">
+        <v>8201</v>
+      </c>
+      <c r="F23" s="27">
+        <v>11735</v>
+      </c>
+      <c r="G23" s="27">
+        <v>4954</v>
+      </c>
+      <c r="H23" s="27">
+        <v>6781</v>
+      </c>
+      <c r="I23" s="27">
+        <v>1880</v>
+      </c>
+      <c r="J23" s="27">
+        <v>833</v>
+      </c>
+      <c r="K23" s="27">
+        <v>1047</v>
+      </c>
+      <c r="L23" s="27">
+        <v>396</v>
+      </c>
+      <c r="M23" s="27">
+        <v>189</v>
+      </c>
+      <c r="N23" s="27">
+        <v>207</v>
+      </c>
+      <c r="O23" s="27">
+        <v>290</v>
+      </c>
+      <c r="P23" s="27">
+        <v>124</v>
+      </c>
+      <c r="Q23" s="27">
+        <v>166</v>
+      </c>
+      <c r="R23" s="27">
+        <v>0</v>
+      </c>
+      <c r="S23" s="27">
+        <v>0</v>
+      </c>
+      <c r="T23" s="27">
+        <v>0</v>
+      </c>
+      <c r="U23" s="27">
+        <v>0</v>
+      </c>
+      <c r="V23" s="27">
+        <v>0</v>
+      </c>
+      <c r="W23" s="27">
+        <v>0</v>
+      </c>
+      <c r="X23" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y23" s="29"/>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B24" s="4"/>
+      <c r="C24" s="20">
+        <v>4966</v>
+      </c>
+      <c r="D24" s="20">
+        <v>2191</v>
+      </c>
+      <c r="E24" s="20">
+        <v>2775</v>
+      </c>
+      <c r="F24" s="20">
+        <v>4079</v>
+      </c>
+      <c r="G24" s="20">
+        <v>1759</v>
+      </c>
+      <c r="H24" s="20">
+        <v>2320</v>
+      </c>
+      <c r="I24" s="20">
+        <v>658</v>
+      </c>
+      <c r="J24" s="20">
+        <v>321</v>
+      </c>
+      <c r="K24" s="20">
+        <v>337</v>
+      </c>
+      <c r="L24" s="20">
+        <v>139</v>
+      </c>
+      <c r="M24" s="20">
+        <v>68</v>
+      </c>
+      <c r="N24" s="20">
+        <v>71</v>
+      </c>
+      <c r="O24" s="20">
+        <v>90</v>
+      </c>
+      <c r="P24" s="20">
+        <v>43</v>
+      </c>
+      <c r="Q24" s="20">
+        <v>47</v>
+      </c>
+      <c r="R24" s="20">
+        <v>0</v>
+      </c>
+      <c r="S24" s="20">
+        <v>0</v>
+      </c>
+      <c r="T24" s="20">
+        <v>0</v>
+      </c>
+      <c r="U24" s="20">
+        <v>0</v>
+      </c>
+      <c r="V24" s="20">
+        <v>0</v>
+      </c>
+      <c r="W24" s="20">
+        <v>0</v>
+      </c>
+      <c r="X24" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y24" s="16"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="20">
+        <v>4691</v>
+      </c>
+      <c r="D25" s="20">
+        <v>1967</v>
+      </c>
+      <c r="E25" s="20">
+        <v>2724</v>
+      </c>
+      <c r="F25" s="20">
+        <v>3832</v>
+      </c>
+      <c r="G25" s="20">
+        <v>1604</v>
+      </c>
+      <c r="H25" s="20">
+        <v>2228</v>
+      </c>
+      <c r="I25" s="20">
+        <v>622</v>
+      </c>
+      <c r="J25" s="20">
+        <v>263</v>
+      </c>
+      <c r="K25" s="20">
+        <v>359</v>
+      </c>
+      <c r="L25" s="20">
+        <v>151</v>
+      </c>
+      <c r="M25" s="20">
+        <v>68</v>
+      </c>
+      <c r="N25" s="20">
+        <v>83</v>
+      </c>
+      <c r="O25" s="20">
+        <v>86</v>
+      </c>
+      <c r="P25" s="20">
+        <v>32</v>
+      </c>
+      <c r="Q25" s="20">
+        <v>54</v>
+      </c>
+      <c r="R25" s="20">
+        <v>0</v>
+      </c>
+      <c r="S25" s="20">
+        <v>0</v>
+      </c>
+      <c r="T25" s="20">
+        <v>0</v>
+      </c>
+      <c r="U25" s="20">
+        <v>0</v>
+      </c>
+      <c r="V25" s="20">
+        <v>0</v>
+      </c>
+      <c r="W25" s="20">
+        <v>0</v>
+      </c>
+      <c r="X25" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="Y25" s="16"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B26" s="4"/>
+      <c r="C26" s="20">
+        <v>4644</v>
+      </c>
+      <c r="D26" s="20">
+        <v>1942</v>
+      </c>
+      <c r="E26" s="20">
+        <v>2702</v>
+      </c>
+      <c r="F26" s="20">
+        <v>3824</v>
+      </c>
+      <c r="G26" s="20">
+        <v>1591</v>
+      </c>
+      <c r="H26" s="20">
+        <v>2233</v>
+      </c>
+      <c r="I26" s="20">
+        <v>600</v>
+      </c>
+      <c r="J26" s="20">
+        <v>249</v>
+      </c>
+      <c r="K26" s="20">
+        <v>351</v>
+      </c>
+      <c r="L26" s="20">
+        <v>106</v>
+      </c>
+      <c r="M26" s="20">
+        <v>53</v>
+      </c>
+      <c r="N26" s="20">
+        <v>53</v>
+      </c>
+      <c r="O26" s="20">
+        <v>114</v>
+      </c>
+      <c r="P26" s="20">
+        <v>49</v>
+      </c>
+      <c r="Q26" s="20">
+        <v>65</v>
+      </c>
+      <c r="R26" s="20">
+        <v>0</v>
+      </c>
+      <c r="S26" s="20">
+        <v>0</v>
+      </c>
+      <c r="T26" s="20">
+        <v>0</v>
+      </c>
+      <c r="U26" s="20">
+        <v>0</v>
+      </c>
+      <c r="V26" s="20">
+        <v>0</v>
+      </c>
+      <c r="W26" s="20">
+        <v>0</v>
+      </c>
+      <c r="X26" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="Y26" s="16"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="28" t="s">
+        <v>132</v>
+      </c>
+      <c r="B27" s="26"/>
+      <c r="C27" s="27">
+        <v>15176</v>
+      </c>
+      <c r="D27" s="27">
+        <v>9126</v>
+      </c>
+      <c r="E27" s="27">
+        <v>6050</v>
+      </c>
+      <c r="F27" s="27">
+        <v>30</v>
+      </c>
+      <c r="G27" s="27">
+        <v>14</v>
+      </c>
+      <c r="H27" s="27">
+        <v>16</v>
+      </c>
+      <c r="I27" s="27">
+        <v>0</v>
+      </c>
+      <c r="J27" s="27">
+        <v>0</v>
+      </c>
+      <c r="K27" s="27">
+        <v>0</v>
+      </c>
+      <c r="L27" s="27">
+        <v>0</v>
+      </c>
+      <c r="M27" s="27">
+        <v>0</v>
+      </c>
+      <c r="N27" s="27">
+        <v>0</v>
+      </c>
+      <c r="O27" s="27">
+        <v>97</v>
+      </c>
+      <c r="P27" s="27">
+        <v>52</v>
+      </c>
+      <c r="Q27" s="27">
+        <v>45</v>
+      </c>
+      <c r="R27" s="27">
+        <v>0</v>
+      </c>
+      <c r="S27" s="27">
+        <v>0</v>
+      </c>
+      <c r="T27" s="27">
+        <v>0</v>
+      </c>
+      <c r="U27" s="27">
+        <v>15049</v>
+      </c>
+      <c r="V27" s="27">
+        <v>9060</v>
+      </c>
+      <c r="W27" s="27">
+        <v>5989</v>
+      </c>
+      <c r="X27" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y27" s="29"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="20">
+        <v>3224</v>
+      </c>
+      <c r="D28" s="20">
+        <v>1947</v>
+      </c>
+      <c r="E28" s="20">
+        <v>1277</v>
+      </c>
+      <c r="F28" s="20">
+        <v>10</v>
+      </c>
+      <c r="G28" s="20">
+        <v>6</v>
+      </c>
+      <c r="H28" s="20">
+        <v>4</v>
+      </c>
+      <c r="I28" s="20">
+        <v>0</v>
+      </c>
+      <c r="J28" s="20">
+        <v>0</v>
+      </c>
+      <c r="K28" s="20">
+        <v>0</v>
+      </c>
+      <c r="L28" s="20">
+        <v>0</v>
+      </c>
+      <c r="M28" s="20">
+        <v>0</v>
+      </c>
+      <c r="N28" s="20">
+        <v>0</v>
+      </c>
+      <c r="O28" s="20">
+        <v>33</v>
+      </c>
+      <c r="P28" s="20">
+        <v>21</v>
+      </c>
+      <c r="Q28" s="20">
+        <v>12</v>
+      </c>
+      <c r="R28" s="20">
+        <v>0</v>
+      </c>
+      <c r="S28" s="20">
+        <v>0</v>
+      </c>
+      <c r="T28" s="20">
+        <v>0</v>
+      </c>
+      <c r="U28" s="20">
+        <v>3181</v>
+      </c>
+      <c r="V28" s="20">
+        <v>1920</v>
+      </c>
+      <c r="W28" s="20">
+        <v>1261</v>
+      </c>
+      <c r="X28" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="Y28" s="16"/>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B29" s="4"/>
+      <c r="C29" s="20">
+        <v>3034</v>
+      </c>
+      <c r="D29" s="20">
+        <v>1764</v>
+      </c>
+      <c r="E29" s="20">
+        <v>1270</v>
+      </c>
+      <c r="F29" s="20">
+        <v>7</v>
+      </c>
+      <c r="G29" s="20">
+        <v>3</v>
+      </c>
+      <c r="H29" s="20">
+        <v>4</v>
+      </c>
+      <c r="I29" s="20">
+        <v>0</v>
+      </c>
+      <c r="J29" s="20">
+        <v>0</v>
+      </c>
+      <c r="K29" s="20">
+        <v>0</v>
+      </c>
+      <c r="L29" s="20">
+        <v>0</v>
+      </c>
+      <c r="M29" s="20">
+        <v>0</v>
+      </c>
+      <c r="N29" s="20">
+        <v>0</v>
+      </c>
+      <c r="O29" s="20">
+        <v>36</v>
+      </c>
+      <c r="P29" s="20">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="20">
+        <v>20</v>
+      </c>
+      <c r="R29" s="20">
+        <v>0</v>
+      </c>
+      <c r="S29" s="20">
+        <v>0</v>
+      </c>
+      <c r="T29" s="20">
+        <v>0</v>
+      </c>
+      <c r="U29" s="20">
+        <v>2991</v>
+      </c>
+      <c r="V29" s="20">
+        <v>1745</v>
+      </c>
+      <c r="W29" s="20">
+        <v>1246</v>
+      </c>
+      <c r="X29" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="Y29" s="16"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B30" s="4"/>
+      <c r="C30" s="20">
+        <v>3422</v>
+      </c>
+      <c r="D30" s="20">
+        <v>2139</v>
+      </c>
+      <c r="E30" s="20">
+        <v>1283</v>
+      </c>
+      <c r="F30" s="20">
         <v>13</v>
       </c>
-      <c r="D5" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="3" t="s">
+      <c r="G30" s="20">
+        <v>5</v>
+      </c>
+      <c r="H30" s="20">
+        <v>8</v>
+      </c>
+      <c r="I30" s="20">
+        <v>0</v>
+      </c>
+      <c r="J30" s="20">
+        <v>0</v>
+      </c>
+      <c r="K30" s="20">
+        <v>0</v>
+      </c>
+      <c r="L30" s="20">
+        <v>0</v>
+      </c>
+      <c r="M30" s="20">
+        <v>0</v>
+      </c>
+      <c r="N30" s="20">
+        <v>0</v>
+      </c>
+      <c r="O30" s="20">
+        <v>28</v>
+      </c>
+      <c r="P30" s="20">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="20">
         <v>13</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...1057 lines deleted...]
-      <c r="L24" s="19">
+      <c r="R30" s="20">
+        <v>0</v>
+      </c>
+      <c r="S30" s="20">
+        <v>0</v>
+      </c>
+      <c r="T30" s="20">
+        <v>0</v>
+      </c>
+      <c r="U30" s="20">
+        <v>3381</v>
+      </c>
+      <c r="V30" s="20">
+        <v>2119</v>
+      </c>
+      <c r="W30" s="20">
+        <v>1262</v>
+      </c>
+      <c r="X30" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="M24" s="19">
-[...131 lines deleted...]
-        <v>32</v>
+      <c r="Y30" s="16"/>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B31" s="4"/>
+      <c r="C31" s="20">
+        <v>2641</v>
+      </c>
+      <c r="D31" s="20">
+        <v>1608</v>
+      </c>
+      <c r="E31" s="20">
+        <v>1033</v>
+      </c>
+      <c r="F31" s="20">
+        <v>0</v>
+      </c>
+      <c r="G31" s="20">
+        <v>0</v>
+      </c>
+      <c r="H31" s="20">
+        <v>0</v>
+      </c>
+      <c r="I31" s="20">
+        <v>0</v>
+      </c>
+      <c r="J31" s="20">
+        <v>0</v>
+      </c>
+      <c r="K31" s="20">
+        <v>0</v>
+      </c>
+      <c r="L31" s="20">
+        <v>0</v>
+      </c>
+      <c r="M31" s="20">
+        <v>0</v>
+      </c>
+      <c r="N31" s="20">
+        <v>0</v>
+      </c>
+      <c r="O31" s="20">
+        <v>0</v>
+      </c>
+      <c r="P31" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="20">
+        <v>0</v>
+      </c>
+      <c r="R31" s="20">
+        <v>0</v>
+      </c>
+      <c r="S31" s="20">
+        <v>0</v>
+      </c>
+      <c r="T31" s="20">
+        <v>0</v>
+      </c>
+      <c r="U31" s="20">
+        <v>2641</v>
+      </c>
+      <c r="V31" s="20">
+        <v>1608</v>
+      </c>
+      <c r="W31" s="20">
+        <v>1033</v>
+      </c>
+      <c r="X31" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y31" s="16"/>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B32" s="13"/>
+      <c r="C32" s="24">
+        <v>2855</v>
+      </c>
+      <c r="D32" s="24">
+        <v>1668</v>
+      </c>
+      <c r="E32" s="24">
+        <v>1187</v>
+      </c>
+      <c r="F32" s="24">
+        <v>0</v>
+      </c>
+      <c r="G32" s="24">
+        <v>0</v>
+      </c>
+      <c r="H32" s="24">
+        <v>0</v>
+      </c>
+      <c r="I32" s="24">
+        <v>0</v>
+      </c>
+      <c r="J32" s="24">
+        <v>0</v>
+      </c>
+      <c r="K32" s="24">
+        <v>0</v>
+      </c>
+      <c r="L32" s="24">
+        <v>0</v>
+      </c>
+      <c r="M32" s="24">
+        <v>0</v>
+      </c>
+      <c r="N32" s="24">
+        <v>0</v>
+      </c>
+      <c r="O32" s="24">
+        <v>0</v>
+      </c>
+      <c r="P32" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="24">
+        <v>0</v>
+      </c>
+      <c r="R32" s="24">
+        <v>0</v>
+      </c>
+      <c r="S32" s="24">
+        <v>0</v>
+      </c>
+      <c r="T32" s="24">
+        <v>0</v>
+      </c>
+      <c r="U32" s="24">
+        <v>2855</v>
+      </c>
+      <c r="V32" s="24">
+        <v>1668</v>
+      </c>
+      <c r="W32" s="24">
+        <v>1187</v>
+      </c>
+      <c r="X32" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y32" s="17"/>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="19" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:S1"/>
-    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="O3:Q3"/>
-    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="R3:T3"/>
+    <mergeCell ref="U3:W3"/>
+    <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="X6:Y6"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="X7:Y7"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="X8:Y8"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="X9:Y9"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="X10:Y10"/>
     <mergeCell ref="A11:B11"/>
-    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="X11:Y11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="X12:Y12"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="X13:Y13"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="X14:Y14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="X15:Y15"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="X16:Y16"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="X17:Y17"/>
     <mergeCell ref="A18:B18"/>
-    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="X18:Y18"/>
     <mergeCell ref="A19:B19"/>
-    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="X19:Y19"/>
     <mergeCell ref="A20:B20"/>
-    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="X20:Y20"/>
     <mergeCell ref="A21:B21"/>
-    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="X21:Y21"/>
     <mergeCell ref="A22:B22"/>
-    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="X22:Y22"/>
     <mergeCell ref="A23:B23"/>
-    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="X23:Y23"/>
     <mergeCell ref="A24:B24"/>
-    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="X24:Y24"/>
     <mergeCell ref="A25:B25"/>
-    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="X25:Y25"/>
     <mergeCell ref="A26:B26"/>
-    <mergeCell ref="R26:S26"/>
-    <mergeCell ref="A28:S28"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="A34:Y34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="11" customWidth="true" style="0"/>
     <col min="5" max="5" width="11" customWidth="true" style="0"/>
     <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
-    <col min="8" max="8" width="2" customWidth="true" style="0"/>
-    <col min="9" max="9" width="28" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11" customWidth="true" style="0"/>
+    <col min="10" max="10" width="2" customWidth="true" style="0"/>
+    <col min="11" max="11" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" customHeight="1" ht="22">
+    <row r="1" spans="1:11" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-    <row r="2" spans="1:9" customHeight="1" ht="15">
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="1:11" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-    </row>
-    <row r="3" spans="1:9" customHeight="1" ht="17">
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" spans="1:11" customHeight="1" ht="17">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
-      <c r="H3" s="3" t="s">
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:9" customHeight="1" ht="17">
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:11" customHeight="1" ht="17">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="3"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:9" customHeight="1" ht="17">
+      <c r="H4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+    </row>
+    <row r="5" spans="1:11" customHeight="1" ht="17">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-    <row r="6" spans="1:9" customHeight="1" ht="17">
+        <v>13</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+    </row>
+    <row r="6" spans="1:11" customHeight="1" ht="17">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-    <row r="7" spans="1:9" customHeight="1" ht="17">
+        <v>20</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+    </row>
+    <row r="7" spans="1:11" customHeight="1" ht="17">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-      <c r="A8" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="9"/>
-      <c r="C8" s="10">
+      <c r="B8" s="10"/>
+      <c r="C8" s="11">
         <v>125941</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="11">
         <v>60635</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="11">
         <v>23757</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="11">
         <v>12812</v>
       </c>
-      <c r="G8" s="10">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="G8" s="11">
+        <v>1449</v>
+      </c>
+      <c r="H8" s="11">
+        <v>12114</v>
+      </c>
+      <c r="I8" s="11">
+        <v>15174</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="B9" s="4"/>
-      <c r="C9" s="5">
+      <c r="C9" s="6">
         <v>51468</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="6">
         <v>18827</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="6">
         <v>10839</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="6">
         <v>5312</v>
       </c>
-      <c r="G9" s="5">
-[...7 lines deleted...]
-        <v>22</v>
+      <c r="G9" s="6">
+        <v>1408</v>
+      </c>
+      <c r="H9" s="6">
+        <v>6500</v>
+      </c>
+      <c r="I9" s="6">
+        <v>8582</v>
+      </c>
+      <c r="J9" s="4"/>
+      <c r="K9" s="16"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="8" t="s">
+        <v>28</v>
       </c>
       <c r="B10" s="4"/>
-      <c r="C10" s="5">
+      <c r="C10" s="6">
         <v>12112</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="6">
         <v>6254</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="6">
         <v>3417</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="6">
         <v>688</v>
       </c>
-      <c r="G10" s="5">
-[...7 lines deleted...]
-        <v>23</v>
+      <c r="G10" s="6">
+        <v>0</v>
+      </c>
+      <c r="H10" s="6">
+        <v>673</v>
+      </c>
+      <c r="I10" s="6">
+        <v>1080</v>
+      </c>
+      <c r="J10" s="4"/>
+      <c r="K10" s="16"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="8" t="s">
+        <v>29</v>
       </c>
       <c r="B11" s="4"/>
-      <c r="C11" s="5">
+      <c r="C11" s="6">
         <v>12338</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D11" s="6">
         <v>6458</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E11" s="6">
         <v>521</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="6">
         <v>2540</v>
       </c>
-      <c r="G11" s="5">
-[...7 lines deleted...]
-        <v>24</v>
+      <c r="G11" s="6">
+        <v>0</v>
+      </c>
+      <c r="H11" s="6">
+        <v>957</v>
+      </c>
+      <c r="I11" s="6">
+        <v>1862</v>
+      </c>
+      <c r="J11" s="4"/>
+      <c r="K11" s="16"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="8" t="s">
+        <v>30</v>
       </c>
       <c r="B12" s="4"/>
-      <c r="C12" s="5">
+      <c r="C12" s="6">
         <v>18631</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="6">
         <v>9270</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="6">
         <v>4479</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="6">
         <v>880</v>
       </c>
-      <c r="G12" s="5">
-[...7 lines deleted...]
-        <v>25</v>
+      <c r="G12" s="6">
+        <v>41</v>
+      </c>
+      <c r="H12" s="6">
+        <v>1087</v>
+      </c>
+      <c r="I12" s="6">
+        <v>2874</v>
+      </c>
+      <c r="J12" s="4"/>
+      <c r="K12" s="16"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="8" t="s">
+        <v>31</v>
       </c>
       <c r="B13" s="4"/>
-      <c r="C13" s="5">
+      <c r="C13" s="6">
         <v>4861</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="6">
         <v>2836</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="6">
         <v>811</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="6">
         <v>729</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="6">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6">
         <v>485</v>
       </c>
-      <c r="H13" s="4"/>
-[...4 lines deleted...]
-        <v>26</v>
+      <c r="I13" s="6">
+        <v>0</v>
+      </c>
+      <c r="J13" s="4"/>
+      <c r="K13" s="16"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="B14" s="4"/>
-      <c r="C14" s="5">
+      <c r="C14" s="6">
         <v>8141</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="6">
         <v>4821</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="6">
         <v>1271</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="6">
         <v>1062</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
         <v>987</v>
       </c>
-      <c r="H14" s="4"/>
-[...4 lines deleted...]
-        <v>27</v>
+      <c r="I14" s="6">
+        <v>0</v>
+      </c>
+      <c r="J14" s="4"/>
+      <c r="K14" s="16"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="8" t="s">
+        <v>33</v>
       </c>
       <c r="B15" s="4"/>
-      <c r="C15" s="5">
+      <c r="C15" s="6">
         <v>3810</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="6">
         <v>2557</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="6">
         <v>306</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="6">
         <v>276</v>
       </c>
-      <c r="G15" s="5">
-[...7 lines deleted...]
-        <v>28</v>
+      <c r="G15" s="6">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>304</v>
+      </c>
+      <c r="I15" s="6">
+        <v>367</v>
+      </c>
+      <c r="J15" s="4"/>
+      <c r="K15" s="16"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="8" t="s">
+        <v>34</v>
       </c>
       <c r="B16" s="4"/>
-      <c r="C16" s="5">
+      <c r="C16" s="6">
         <v>2072</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D16" s="6">
         <v>1421</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="6">
         <v>232</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F16" s="6">
         <v>194</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="6">
+        <v>0</v>
+      </c>
+      <c r="H16" s="6">
         <v>225</v>
       </c>
-      <c r="H16" s="4"/>
-[...4 lines deleted...]
-        <v>29</v>
+      <c r="I16" s="6">
+        <v>0</v>
+      </c>
+      <c r="J16" s="4"/>
+      <c r="K16" s="16"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="8" t="s">
+        <v>35</v>
       </c>
       <c r="B17" s="4"/>
-      <c r="C17" s="5">
+      <c r="C17" s="6">
         <v>3227</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D17" s="6">
         <v>2491</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="6">
         <v>224</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F17" s="6">
         <v>290</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G17" s="6">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6">
         <v>222</v>
       </c>
-      <c r="H17" s="4"/>
-[...4 lines deleted...]
-        <v>30</v>
+      <c r="I17" s="6">
+        <v>0</v>
+      </c>
+      <c r="J17" s="4"/>
+      <c r="K17" s="16"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="B18" s="4"/>
-      <c r="C18" s="5">
+      <c r="C18" s="6">
         <v>3675</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D18" s="6">
         <v>3037</v>
       </c>
-      <c r="E18" s="5">
-[...2 lines deleted...]
-      <c r="F18" s="5">
+      <c r="E18" s="6">
+        <v>0</v>
+      </c>
+      <c r="F18" s="6">
         <v>319</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="6">
+        <v>0</v>
+      </c>
+      <c r="H18" s="6">
         <v>319</v>
       </c>
-      <c r="H18" s="4"/>
-[...7 lines deleted...]
-      <c r="C19" s="13">
+      <c r="I18" s="6">
+        <v>0</v>
+      </c>
+      <c r="J18" s="4"/>
+      <c r="K18" s="16"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="13"/>
+      <c r="C19" s="14">
         <v>5606</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="14">
         <v>2663</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="14">
         <v>1657</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="14">
         <v>522</v>
       </c>
-      <c r="G19" s="13">
-[...7 lines deleted...]
-        <v>32</v>
+      <c r="G19" s="14">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14">
+        <v>355</v>
+      </c>
+      <c r="I19" s="14">
+        <v>409</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="17"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="19" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:B3"/>
-    <mergeCell ref="C3:G3"/>
-    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="J3:K3"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
     <mergeCell ref="A11:B11"/>
-    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
     <mergeCell ref="A18:B18"/>
-    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
     <mergeCell ref="A19:B19"/>
-    <mergeCell ref="H19:I19"/>
-    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="A21:K21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S19"/>
+  <dimension ref="A1:Y19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="8" customWidth="true" style="0"/>
     <col min="7" max="7" width="8" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="8" customWidth="true" style="0"/>
     <col min="11" max="11" width="8" customWidth="true" style="0"/>
     <col min="12" max="12" width="8" customWidth="true" style="0"/>
     <col min="13" max="13" width="8" customWidth="true" style="0"/>
     <col min="14" max="14" width="8" customWidth="true" style="0"/>
     <col min="15" max="15" width="8" customWidth="true" style="0"/>
     <col min="16" max="16" width="8" customWidth="true" style="0"/>
     <col min="17" max="17" width="8" customWidth="true" style="0"/>
-    <col min="18" max="18" width="2" customWidth="true" style="0"/>
-    <col min="19" max="19" width="26" customWidth="true" style="0"/>
+    <col min="18" max="18" width="8" customWidth="true" style="0"/>
+    <col min="19" max="19" width="8" customWidth="true" style="0"/>
+    <col min="20" max="20" width="8" customWidth="true" style="0"/>
+    <col min="21" max="21" width="8" customWidth="true" style="0"/>
+    <col min="22" max="22" width="8" customWidth="true" style="0"/>
+    <col min="23" max="23" width="8" customWidth="true" style="0"/>
+    <col min="24" max="24" width="2" customWidth="true" style="0"/>
+    <col min="25" max="25" width="26" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" customHeight="1" ht="22">
+    <row r="1" spans="1:25" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
-    </row>
-    <row r="2" spans="1:19" customHeight="1" ht="15">
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2" spans="1:25" customHeight="1" ht="15">
       <c r="A2" s="2" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
-    </row>
-    <row r="3" spans="1:19" customHeight="1" ht="18">
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+    </row>
+    <row r="3" spans="1:25" customHeight="1" ht="18">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="S3" s="3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:19" customHeight="1" ht="18">
+      <c r="Y3" s="3"/>
+    </row>
+    <row r="4" spans="1:25" customHeight="1" ht="18">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:19" customHeight="1" ht="18">
+        <v>85</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="U4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="V4" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="W4" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+    </row>
+    <row r="5" spans="1:25" customHeight="1" ht="18">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N5" s="3" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O5" s="3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="P5" s="3" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="Q5" s="3" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-      <c r="A6" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="U5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="V5" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="W5" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-      <c r="C6" s="10">
+      <c r="B6" s="22"/>
+      <c r="C6" s="11">
         <v>125941</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="11">
         <v>67707</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="11">
         <v>58234</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="11">
         <v>18582</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="11">
         <v>9697</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="11">
         <v>8885</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="11">
         <v>41347</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="11">
         <v>21320</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="11">
         <v>20027</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="11">
         <v>29331</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="11">
         <v>16136</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N6" s="11">
         <v>13195</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O6" s="11">
         <v>21380</v>
       </c>
-      <c r="P6" s="10">
+      <c r="P6" s="11">
         <v>11352</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q6" s="11">
         <v>10028</v>
       </c>
-      <c r="R6" s="21" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="R6" s="11">
+        <v>9680</v>
+      </c>
+      <c r="S6" s="11">
+        <v>5850</v>
+      </c>
+      <c r="T6" s="11">
+        <v>3830</v>
+      </c>
+      <c r="U6" s="11">
+        <v>5496</v>
+      </c>
+      <c r="V6" s="11">
+        <v>3276</v>
+      </c>
+      <c r="W6" s="11">
+        <v>2220</v>
+      </c>
+      <c r="X6" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y6" s="25"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" s="8" t="s">
+        <v>27</v>
       </c>
       <c r="B7" s="4"/>
-      <c r="C7" s="5">
+      <c r="C7" s="6">
         <v>51468</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="6">
         <v>29226</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="6">
         <v>22242</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="6">
         <v>6289</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="6">
         <v>3279</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="6">
         <v>3010</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="6">
         <v>13977</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="6">
         <v>7137</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="6">
         <v>6840</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="6">
         <v>11633</v>
       </c>
-      <c r="M7" s="5">
+      <c r="M7" s="6">
         <v>6938</v>
       </c>
-      <c r="N7" s="5">
+      <c r="N7" s="6">
         <v>4695</v>
       </c>
-      <c r="O7" s="5">
+      <c r="O7" s="6">
         <v>10890</v>
       </c>
-      <c r="P7" s="5">
+      <c r="P7" s="6">
         <v>6596</v>
       </c>
-      <c r="Q7" s="5">
+      <c r="Q7" s="6">
         <v>4294</v>
       </c>
-      <c r="R7" s="4"/>
-[...4 lines deleted...]
-        <v>22</v>
+      <c r="R7" s="6">
+        <v>4961</v>
+      </c>
+      <c r="S7" s="6">
+        <v>3057</v>
+      </c>
+      <c r="T7" s="6">
+        <v>1904</v>
+      </c>
+      <c r="U7" s="6">
+        <v>3612</v>
+      </c>
+      <c r="V7" s="6">
+        <v>2155</v>
+      </c>
+      <c r="W7" s="6">
+        <v>1457</v>
+      </c>
+      <c r="X7" s="4"/>
+      <c r="Y7" s="16"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="8" t="s">
+        <v>28</v>
       </c>
       <c r="B8" s="4"/>
-      <c r="C8" s="5">
+      <c r="C8" s="6">
         <v>12112</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="6">
         <v>6011</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="6">
         <v>6101</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="6">
         <v>2082</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="6">
         <v>1056</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="6">
         <v>1026</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="6">
         <v>4603</v>
       </c>
-      <c r="J8" s="5">
+      <c r="J8" s="6">
         <v>2403</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="6">
         <v>2200</v>
       </c>
-      <c r="L8" s="5">
+      <c r="L8" s="6">
         <v>2574</v>
       </c>
-      <c r="M8" s="5">
+      <c r="M8" s="6">
         <v>1278</v>
       </c>
-      <c r="N8" s="5">
+      <c r="N8" s="6">
         <v>1296</v>
       </c>
-      <c r="O8" s="5">
+      <c r="O8" s="6">
         <v>1773</v>
       </c>
-      <c r="P8" s="5">
+      <c r="P8" s="6">
         <v>798</v>
       </c>
-      <c r="Q8" s="5">
+      <c r="Q8" s="6">
         <v>975</v>
       </c>
-      <c r="R8" s="4"/>
-[...4 lines deleted...]
-        <v>23</v>
+      <c r="R8" s="6">
+        <v>883</v>
+      </c>
+      <c r="S8" s="6">
+        <v>359</v>
+      </c>
+      <c r="T8" s="6">
+        <v>524</v>
+      </c>
+      <c r="U8" s="6">
+        <v>178</v>
+      </c>
+      <c r="V8" s="6">
+        <v>105</v>
+      </c>
+      <c r="W8" s="6">
+        <v>73</v>
+      </c>
+      <c r="X8" s="4"/>
+      <c r="Y8" s="16"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="8" t="s">
+        <v>29</v>
       </c>
       <c r="B9" s="4"/>
-      <c r="C9" s="5">
+      <c r="C9" s="6">
         <v>12338</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="6">
         <v>6574</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="6">
         <v>5764</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="6">
         <v>1776</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="6">
         <v>922</v>
       </c>
-      <c r="H9" s="5">
+      <c r="H9" s="6">
         <v>854</v>
       </c>
-      <c r="I9" s="5">
+      <c r="I9" s="6">
         <v>4055</v>
       </c>
-      <c r="J9" s="5">
+      <c r="J9" s="6">
         <v>2113</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="6">
         <v>1942</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L9" s="6">
         <v>2825</v>
       </c>
-      <c r="M9" s="5">
+      <c r="M9" s="6">
         <v>1461</v>
       </c>
-      <c r="N9" s="5">
+      <c r="N9" s="6">
         <v>1364</v>
       </c>
-      <c r="O9" s="5">
+      <c r="O9" s="6">
         <v>1820</v>
       </c>
-      <c r="P9" s="5">
+      <c r="P9" s="6">
         <v>782</v>
       </c>
-      <c r="Q9" s="5">
+      <c r="Q9" s="6">
         <v>1038</v>
       </c>
-      <c r="R9" s="4"/>
-[...4 lines deleted...]
-        <v>24</v>
+      <c r="R9" s="6">
+        <v>1214</v>
+      </c>
+      <c r="S9" s="6">
+        <v>858</v>
+      </c>
+      <c r="T9" s="6">
+        <v>356</v>
+      </c>
+      <c r="U9" s="6">
+        <v>648</v>
+      </c>
+      <c r="V9" s="6">
+        <v>438</v>
+      </c>
+      <c r="W9" s="6">
+        <v>210</v>
+      </c>
+      <c r="X9" s="4"/>
+      <c r="Y9" s="16"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="8" t="s">
+        <v>30</v>
       </c>
       <c r="B10" s="4"/>
-      <c r="C10" s="5">
+      <c r="C10" s="6">
         <v>18631</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="6">
         <v>9575</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="6">
         <v>9056</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="6">
         <v>2507</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="6">
         <v>1322</v>
       </c>
-      <c r="H10" s="5">
+      <c r="H10" s="6">
         <v>1185</v>
       </c>
-      <c r="I10" s="5">
+      <c r="I10" s="6">
         <v>6214</v>
       </c>
-      <c r="J10" s="5">
+      <c r="J10" s="6">
         <v>3200</v>
       </c>
-      <c r="K10" s="5">
+      <c r="K10" s="6">
         <v>3014</v>
       </c>
-      <c r="L10" s="5">
+      <c r="L10" s="6">
         <v>4542</v>
       </c>
-      <c r="M10" s="5">
+      <c r="M10" s="6">
         <v>2332</v>
       </c>
-      <c r="N10" s="5">
+      <c r="N10" s="6">
         <v>2210</v>
       </c>
-      <c r="O10" s="5">
+      <c r="O10" s="6">
         <v>2494</v>
       </c>
-      <c r="P10" s="5">
+      <c r="P10" s="6">
         <v>1059</v>
       </c>
-      <c r="Q10" s="5">
+      <c r="Q10" s="6">
         <v>1435</v>
       </c>
-      <c r="R10" s="4"/>
-[...4 lines deleted...]
-        <v>25</v>
+      <c r="R10" s="6">
+        <v>2050</v>
+      </c>
+      <c r="S10" s="6">
+        <v>1228</v>
+      </c>
+      <c r="T10" s="6">
+        <v>822</v>
+      </c>
+      <c r="U10" s="6">
+        <v>824</v>
+      </c>
+      <c r="V10" s="6">
+        <v>434</v>
+      </c>
+      <c r="W10" s="6">
+        <v>390</v>
+      </c>
+      <c r="X10" s="4"/>
+      <c r="Y10" s="16"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="8" t="s">
+        <v>31</v>
       </c>
       <c r="B11" s="4"/>
-      <c r="C11" s="5">
+      <c r="C11" s="6">
         <v>4861</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D11" s="6">
         <v>2533</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E11" s="6">
         <v>2328</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="6">
         <v>1017</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="6">
         <v>514</v>
       </c>
-      <c r="H11" s="5">
+      <c r="H11" s="6">
         <v>503</v>
       </c>
-      <c r="I11" s="5">
+      <c r="I11" s="6">
         <v>1939</v>
       </c>
-      <c r="J11" s="5">
+      <c r="J11" s="6">
         <v>998</v>
       </c>
-      <c r="K11" s="5">
+      <c r="K11" s="6">
         <v>941</v>
       </c>
-      <c r="L11" s="5">
+      <c r="L11" s="6">
         <v>1206</v>
       </c>
-      <c r="M11" s="5">
+      <c r="M11" s="6">
         <v>662</v>
       </c>
-      <c r="N11" s="5">
+      <c r="N11" s="6">
         <v>544</v>
       </c>
-      <c r="O11" s="5">
+      <c r="O11" s="6">
         <v>699</v>
       </c>
-      <c r="P11" s="5">
+      <c r="P11" s="6">
         <v>359</v>
       </c>
-      <c r="Q11" s="5">
+      <c r="Q11" s="6">
         <v>340</v>
       </c>
-      <c r="R11" s="4"/>
-[...4 lines deleted...]
-        <v>26</v>
+      <c r="R11" s="6">
+        <v>0</v>
+      </c>
+      <c r="S11" s="6">
+        <v>0</v>
+      </c>
+      <c r="T11" s="6">
+        <v>0</v>
+      </c>
+      <c r="U11" s="6">
+        <v>0</v>
+      </c>
+      <c r="V11" s="6">
+        <v>0</v>
+      </c>
+      <c r="W11" s="6">
+        <v>0</v>
+      </c>
+      <c r="X11" s="4"/>
+      <c r="Y11" s="16"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="B12" s="4"/>
-      <c r="C12" s="5">
+      <c r="C12" s="6">
         <v>8141</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="6">
         <v>4208</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="6">
         <v>3933</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="6">
         <v>1387</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="6">
         <v>751</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H12" s="6">
         <v>636</v>
       </c>
-      <c r="I12" s="5">
+      <c r="I12" s="6">
         <v>3008</v>
       </c>
-      <c r="J12" s="5">
+      <c r="J12" s="6">
         <v>1543</v>
       </c>
-      <c r="K12" s="5">
+      <c r="K12" s="6">
         <v>1465</v>
       </c>
-      <c r="L12" s="5">
+      <c r="L12" s="6">
         <v>2257</v>
       </c>
-      <c r="M12" s="5">
+      <c r="M12" s="6">
         <v>1193</v>
       </c>
-      <c r="N12" s="5">
+      <c r="N12" s="6">
         <v>1064</v>
       </c>
-      <c r="O12" s="5">
+      <c r="O12" s="6">
         <v>1489</v>
       </c>
-      <c r="P12" s="5">
+      <c r="P12" s="6">
         <v>721</v>
       </c>
-      <c r="Q12" s="5">
+      <c r="Q12" s="6">
         <v>768</v>
       </c>
-      <c r="R12" s="4"/>
-[...4 lines deleted...]
-        <v>27</v>
+      <c r="R12" s="6">
+        <v>0</v>
+      </c>
+      <c r="S12" s="6">
+        <v>0</v>
+      </c>
+      <c r="T12" s="6">
+        <v>0</v>
+      </c>
+      <c r="U12" s="6">
+        <v>0</v>
+      </c>
+      <c r="V12" s="6">
+        <v>0</v>
+      </c>
+      <c r="W12" s="6">
+        <v>0</v>
+      </c>
+      <c r="X12" s="4"/>
+      <c r="Y12" s="16"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="8" t="s">
+        <v>33</v>
       </c>
       <c r="B13" s="4"/>
-      <c r="C13" s="5">
+      <c r="C13" s="6">
         <v>3810</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="6">
         <v>1973</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="6">
         <v>1837</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="6">
         <v>695</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="6">
         <v>352</v>
       </c>
-      <c r="H13" s="5">
+      <c r="H13" s="6">
         <v>343</v>
       </c>
-      <c r="I13" s="5">
+      <c r="I13" s="6">
         <v>1467</v>
       </c>
-      <c r="J13" s="5">
+      <c r="J13" s="6">
         <v>753</v>
       </c>
-      <c r="K13" s="5">
+      <c r="K13" s="6">
         <v>714</v>
       </c>
-      <c r="L13" s="5">
+      <c r="L13" s="6">
         <v>858</v>
       </c>
-      <c r="M13" s="5">
+      <c r="M13" s="6">
         <v>465</v>
       </c>
-      <c r="N13" s="5">
+      <c r="N13" s="6">
         <v>393</v>
       </c>
-      <c r="O13" s="5">
+      <c r="O13" s="6">
         <v>423</v>
       </c>
-      <c r="P13" s="5">
+      <c r="P13" s="6">
         <v>184</v>
       </c>
-      <c r="Q13" s="5">
+      <c r="Q13" s="6">
         <v>239</v>
       </c>
-      <c r="R13" s="4"/>
-[...4 lines deleted...]
-        <v>28</v>
+      <c r="R13" s="6">
+        <v>263</v>
+      </c>
+      <c r="S13" s="6">
+        <v>154</v>
+      </c>
+      <c r="T13" s="6">
+        <v>109</v>
+      </c>
+      <c r="U13" s="6">
+        <v>104</v>
+      </c>
+      <c r="V13" s="6">
+        <v>65</v>
+      </c>
+      <c r="W13" s="6">
+        <v>39</v>
+      </c>
+      <c r="X13" s="4"/>
+      <c r="Y13" s="16"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="8" t="s">
+        <v>34</v>
       </c>
       <c r="B14" s="4"/>
-      <c r="C14" s="5">
+      <c r="C14" s="6">
         <v>2072</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="6">
         <v>1102</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="6">
         <v>970</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="6">
         <v>441</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="6">
         <v>244</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H14" s="6">
         <v>197</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I14" s="6">
         <v>874</v>
       </c>
-      <c r="J14" s="5">
+      <c r="J14" s="6">
         <v>471</v>
       </c>
-      <c r="K14" s="5">
+      <c r="K14" s="6">
         <v>403</v>
       </c>
-      <c r="L14" s="5">
+      <c r="L14" s="6">
         <v>521</v>
       </c>
-      <c r="M14" s="5">
+      <c r="M14" s="6">
         <v>277</v>
       </c>
-      <c r="N14" s="5">
+      <c r="N14" s="6">
         <v>244</v>
       </c>
-      <c r="O14" s="5">
+      <c r="O14" s="6">
         <v>236</v>
       </c>
-      <c r="P14" s="5">
+      <c r="P14" s="6">
         <v>110</v>
       </c>
-      <c r="Q14" s="5">
+      <c r="Q14" s="6">
         <v>126</v>
       </c>
-      <c r="R14" s="4"/>
-[...4 lines deleted...]
-        <v>29</v>
+      <c r="R14" s="6">
+        <v>0</v>
+      </c>
+      <c r="S14" s="6">
+        <v>0</v>
+      </c>
+      <c r="T14" s="6">
+        <v>0</v>
+      </c>
+      <c r="U14" s="6">
+        <v>0</v>
+      </c>
+      <c r="V14" s="6">
+        <v>0</v>
+      </c>
+      <c r="W14" s="6">
+        <v>0</v>
+      </c>
+      <c r="X14" s="4"/>
+      <c r="Y14" s="16"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="8" t="s">
+        <v>35</v>
       </c>
       <c r="B15" s="4"/>
-      <c r="C15" s="5">
+      <c r="C15" s="6">
         <v>3227</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="6">
         <v>1681</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="6">
         <v>1546</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="6">
         <v>643</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="6">
         <v>355</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H15" s="6">
         <v>288</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I15" s="6">
         <v>1285</v>
       </c>
-      <c r="J15" s="5">
+      <c r="J15" s="6">
         <v>671</v>
       </c>
-      <c r="K15" s="5">
+      <c r="K15" s="6">
         <v>614</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L15" s="6">
         <v>791</v>
       </c>
-      <c r="M15" s="5">
+      <c r="M15" s="6">
         <v>411</v>
       </c>
-      <c r="N15" s="5">
+      <c r="N15" s="6">
         <v>380</v>
       </c>
-      <c r="O15" s="5">
+      <c r="O15" s="6">
         <v>508</v>
       </c>
-      <c r="P15" s="5">
+      <c r="P15" s="6">
         <v>244</v>
       </c>
-      <c r="Q15" s="5">
+      <c r="Q15" s="6">
         <v>264</v>
       </c>
-      <c r="R15" s="4"/>
-[...4 lines deleted...]
-        <v>30</v>
+      <c r="R15" s="6">
+        <v>0</v>
+      </c>
+      <c r="S15" s="6">
+        <v>0</v>
+      </c>
+      <c r="T15" s="6">
+        <v>0</v>
+      </c>
+      <c r="U15" s="6">
+        <v>0</v>
+      </c>
+      <c r="V15" s="6">
+        <v>0</v>
+      </c>
+      <c r="W15" s="6">
+        <v>0</v>
+      </c>
+      <c r="X15" s="4"/>
+      <c r="Y15" s="16"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="B16" s="4"/>
-      <c r="C16" s="5">
+      <c r="C16" s="6">
         <v>3675</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D16" s="6">
         <v>1856</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="6">
         <v>1819</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F16" s="6">
         <v>747</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="6">
         <v>366</v>
       </c>
-      <c r="H16" s="5">
+      <c r="H16" s="6">
         <v>381</v>
       </c>
-      <c r="I16" s="5">
+      <c r="I16" s="6">
         <v>1551</v>
       </c>
-      <c r="J16" s="5">
+      <c r="J16" s="6">
         <v>808</v>
       </c>
-      <c r="K16" s="5">
+      <c r="K16" s="6">
         <v>743</v>
       </c>
-      <c r="L16" s="5">
+      <c r="L16" s="6">
         <v>945</v>
       </c>
-      <c r="M16" s="5">
+      <c r="M16" s="6">
         <v>499</v>
       </c>
-      <c r="N16" s="5">
+      <c r="N16" s="6">
         <v>446</v>
       </c>
-      <c r="O16" s="5">
+      <c r="O16" s="6">
         <v>432</v>
       </c>
-      <c r="P16" s="5">
+      <c r="P16" s="6">
         <v>183</v>
       </c>
-      <c r="Q16" s="5">
+      <c r="Q16" s="6">
         <v>249</v>
       </c>
-      <c r="R16" s="4"/>
-[...7 lines deleted...]
-      <c r="C17" s="13">
+      <c r="R16" s="6">
+        <v>0</v>
+      </c>
+      <c r="S16" s="6">
+        <v>0</v>
+      </c>
+      <c r="T16" s="6">
+        <v>0</v>
+      </c>
+      <c r="U16" s="6">
+        <v>0</v>
+      </c>
+      <c r="V16" s="6">
+        <v>0</v>
+      </c>
+      <c r="W16" s="6">
+        <v>0</v>
+      </c>
+      <c r="X16" s="4"/>
+      <c r="Y16" s="16"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="13"/>
+      <c r="C17" s="14">
         <v>5606</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="14">
         <v>2968</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="14">
         <v>2638</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="14">
         <v>998</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="14">
         <v>536</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="14">
         <v>462</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="14">
         <v>2374</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="14">
         <v>1223</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="14">
         <v>1151</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="14">
         <v>1179</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="14">
         <v>620</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="14">
         <v>559</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="14">
         <v>616</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="14">
         <v>316</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="14">
         <v>300</v>
       </c>
-      <c r="R17" s="12"/>
-[...4 lines deleted...]
-        <v>32</v>
+      <c r="R17" s="14">
+        <v>309</v>
+      </c>
+      <c r="S17" s="14">
+        <v>194</v>
+      </c>
+      <c r="T17" s="14">
+        <v>115</v>
+      </c>
+      <c r="U17" s="14">
+        <v>130</v>
+      </c>
+      <c r="V17" s="14">
+        <v>79</v>
+      </c>
+      <c r="W17" s="14">
+        <v>51</v>
+      </c>
+      <c r="X17" s="13"/>
+      <c r="Y17" s="17"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="19" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:S1"/>
-    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="O3:Q3"/>
-    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="R3:T3"/>
+    <mergeCell ref="U3:W3"/>
+    <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="R6:S6"/>
+    <mergeCell ref="X6:Y6"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="X7:Y7"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="X8:Y8"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="X9:Y9"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="X10:Y10"/>
     <mergeCell ref="A11:B11"/>
-    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="X11:Y11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="X12:Y12"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="X13:Y13"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="X14:Y14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="X15:Y15"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="X16:Y16"/>
     <mergeCell ref="A17:B17"/>
-    <mergeCell ref="R17:S17"/>
-    <mergeCell ref="A19:S19"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="A19:Y19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>T-3.1</vt:lpstr>
       <vt:lpstr>T-3.2</vt:lpstr>
       <vt:lpstr>T-3.3</vt:lpstr>
       <vt:lpstr>T-3.4</vt:lpstr>
       <vt:lpstr>T-3.5</vt:lpstr>
       <vt:lpstr>T-3.6</vt:lpstr>
       <vt:lpstr>T-3.7</vt:lpstr>
       <vt:lpstr>T-3.8</vt:lpstr>
       <vt:lpstr>T-3.9</vt:lpstr>
       <vt:lpstr>T-3.10</vt:lpstr>
       <vt:lpstr>T-3.11</vt:lpstr>
+      <vt:lpstr>T-3.12</vt:lpstr>
       <vt:lpstr>T-7.4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>